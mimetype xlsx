--- v8 (2026-08-24)
+++ v9 (2026-10-08)
@@ -1,39 +1,39 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R301825fcd3f84f07" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a9b98f26b1ed40d5bc1335098701ca70.psmdcp" Id="R36c00e51c9f441af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8905ddfe19854406" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ceced8e7b4214ccdb0a50b9635301ef6.psmdcp" Id="R11c51cf9b0bb48dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <x:workbookPr defaultThemeVersion="124226"/>
   <x:bookViews>
     <x:workbookView xWindow="360" yWindow="75" windowWidth="20955" windowHeight="10485"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="ws1"/>
   </x:sheets>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts count="6">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -463,472 +463,472 @@
       </x:c>
       <x:c r="D2" t="str">
         <x:v>Category 2</x:v>
       </x:c>
       <x:c r="E2" t="str">
         <x:v>Category 3</x:v>
       </x:c>
       <x:c r="F2" t="str">
         <x:v>Value</x:v>
       </x:c>
       <x:c r="G2" t="str">
         <x:v>ValueMOE</x:v>
       </x:c>
       <x:c r="H2" t="str">
         <x:v>NumeratorValue</x:v>
       </x:c>
       <x:c r="I2" t="str">
         <x:v>NumeratorMOE</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:9">
       <x:c r="A3" t="str">
         <x:v>2020 - 2024</x:v>
       </x:c>
       <x:c r="B3" t="str">
-        <x:v>United States</x:v>
+        <x:v>State of Missouri</x:v>
       </x:c>
       <x:c r="C3" t="str">
-        <x:v>Total</x:v>
+        <x:v>White</x:v>
       </x:c>
       <x:c r="D3" t="str">
         <x:v/>
       </x:c>
       <x:c r="E3" t="str">
         <x:v/>
       </x:c>
       <x:c r="F3" t="str">
-        <x:v>99999 $</x:v>
+        <x:v>95787 $</x:v>
       </x:c>
       <x:c r="G3" t="str">
-        <x:v>277</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="H3" t="str">
         <x:v/>
       </x:c>
       <x:c r="I3" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:9">
       <x:c r="A4" t="str">
         <x:v>2020 - 2024</x:v>
       </x:c>
       <x:c r="B4" t="str">
         <x:v>State of Missouri</x:v>
       </x:c>
       <x:c r="C4" t="str">
-        <x:v>Total</x:v>
+        <x:v>Black</x:v>
       </x:c>
       <x:c r="D4" t="str">
         <x:v/>
       </x:c>
       <x:c r="E4" t="str">
         <x:v/>
       </x:c>
       <x:c r="F4" t="str">
-        <x:v>91360 $</x:v>
+        <x:v>61915 $</x:v>
       </x:c>
       <x:c r="G4" t="str">
-        <x:v>469</x:v>
+        <x:v>1689</x:v>
       </x:c>
       <x:c r="H4" t="str">
         <x:v/>
       </x:c>
       <x:c r="I4" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="A5" t="str">
         <x:v>2020 - 2024</x:v>
       </x:c>
       <x:c r="B5" t="str">
-        <x:v>Boone County</x:v>
+        <x:v>State of Missouri</x:v>
       </x:c>
       <x:c r="C5" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D5" t="str">
         <x:v/>
       </x:c>
       <x:c r="E5" t="str">
         <x:v/>
       </x:c>
       <x:c r="F5" t="str">
-        <x:v>104323 $</x:v>
+        <x:v>91360 $</x:v>
       </x:c>
       <x:c r="G5" t="str">
-        <x:v>4246</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="H5" t="str">
         <x:v/>
       </x:c>
       <x:c r="I5" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" t="str">
         <x:v>2020 - 2024</x:v>
       </x:c>
       <x:c r="B6" t="str">
-        <x:v>City of Columbia</x:v>
+        <x:v>Boone County</x:v>
       </x:c>
       <x:c r="C6" t="str">
-        <x:v>Total</x:v>
+        <x:v>White</x:v>
       </x:c>
       <x:c r="D6" t="str">
         <x:v/>
       </x:c>
       <x:c r="E6" t="str">
         <x:v/>
       </x:c>
       <x:c r="F6" t="str">
-        <x:v>106412 $</x:v>
+        <x:v>108855 $</x:v>
       </x:c>
       <x:c r="G6" t="str">
-        <x:v>5902</x:v>
+        <x:v>3082</x:v>
       </x:c>
       <x:c r="H6" t="str">
         <x:v/>
       </x:c>
       <x:c r="I6" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9">
       <x:c r="A7" t="str">
         <x:v>2020 - 2024</x:v>
       </x:c>
       <x:c r="B7" t="str">
-        <x:v>Columbia Schools</x:v>
+        <x:v>Boone County</x:v>
       </x:c>
       <x:c r="C7" t="str">
-        <x:v>Total</x:v>
+        <x:v>Black</x:v>
       </x:c>
       <x:c r="D7" t="str">
         <x:v/>
       </x:c>
       <x:c r="E7" t="str">
         <x:v/>
       </x:c>
       <x:c r="F7" t="str">
-        <x:v>105153 $</x:v>
+        <x:v>70193 $</x:v>
       </x:c>
       <x:c r="G7" t="str">
-        <x:v>5174</x:v>
+        <x:v>10961</x:v>
       </x:c>
       <x:c r="H7" t="str">
         <x:v/>
       </x:c>
       <x:c r="I7" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9">
       <x:c r="A8" t="str">
         <x:v>2020 - 2024</x:v>
       </x:c>
       <x:c r="B8" t="str">
-        <x:v>United States</x:v>
+        <x:v>Boone County</x:v>
       </x:c>
       <x:c r="C8" t="str">
-        <x:v>Black</x:v>
+        <x:v>Total</x:v>
       </x:c>
       <x:c r="D8" t="str">
         <x:v/>
       </x:c>
       <x:c r="E8" t="str">
         <x:v/>
       </x:c>
       <x:c r="F8" t="str">
-        <x:v>69221 $</x:v>
+        <x:v>104323 $</x:v>
       </x:c>
       <x:c r="G8" t="str">
-        <x:v>354</x:v>
+        <x:v>4246</x:v>
       </x:c>
       <x:c r="H8" t="str">
         <x:v/>
       </x:c>
       <x:c r="I8" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" t="str">
         <x:v>2020 - 2024</x:v>
       </x:c>
       <x:c r="B9" t="str">
-        <x:v>State of Missouri</x:v>
+        <x:v>Columbia Schools</x:v>
       </x:c>
       <x:c r="C9" t="str">
-        <x:v>Black</x:v>
+        <x:v>White</x:v>
       </x:c>
       <x:c r="D9" t="str">
         <x:v/>
       </x:c>
       <x:c r="E9" t="str">
         <x:v/>
       </x:c>
       <x:c r="F9" t="str">
-        <x:v>61915 $</x:v>
+        <x:v>110832 $</x:v>
       </x:c>
       <x:c r="G9" t="str">
-        <x:v>1689</x:v>
+        <x:v>4247</x:v>
       </x:c>
       <x:c r="H9" t="str">
         <x:v/>
       </x:c>
       <x:c r="I9" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" t="str">
         <x:v>2020 - 2024</x:v>
       </x:c>
       <x:c r="B10" t="str">
-        <x:v>Boone County</x:v>
+        <x:v>Columbia Schools</x:v>
       </x:c>
       <x:c r="C10" t="str">
         <x:v>Black</x:v>
       </x:c>
       <x:c r="D10" t="str">
         <x:v/>
       </x:c>
       <x:c r="E10" t="str">
         <x:v/>
       </x:c>
       <x:c r="F10" t="str">
-        <x:v>70193 $</x:v>
+        <x:v>70364 $</x:v>
       </x:c>
       <x:c r="G10" t="str">
-        <x:v>10961</x:v>
+        <x:v>11232</x:v>
       </x:c>
       <x:c r="H10" t="str">
         <x:v/>
       </x:c>
       <x:c r="I10" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9">
       <x:c r="A11" t="str">
         <x:v>2020 - 2024</x:v>
       </x:c>
       <x:c r="B11" t="str">
-        <x:v>City of Columbia</x:v>
+        <x:v>Columbia Schools</x:v>
       </x:c>
       <x:c r="C11" t="str">
-        <x:v>Black</x:v>
+        <x:v>Total</x:v>
       </x:c>
       <x:c r="D11" t="str">
         <x:v/>
       </x:c>
       <x:c r="E11" t="str">
         <x:v/>
       </x:c>
       <x:c r="F11" t="str">
-        <x:v>67054 $</x:v>
+        <x:v>105153 $</x:v>
       </x:c>
       <x:c r="G11" t="str">
-        <x:v>8323</x:v>
+        <x:v>5174</x:v>
       </x:c>
       <x:c r="H11" t="str">
         <x:v/>
       </x:c>
       <x:c r="I11" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9">
       <x:c r="A12" t="str">
         <x:v>2020 - 2024</x:v>
       </x:c>
       <x:c r="B12" t="str">
-        <x:v>Columbia Schools</x:v>
+        <x:v>City of Columbia</x:v>
       </x:c>
       <x:c r="C12" t="str">
-        <x:v>Black</x:v>
+        <x:v>White</x:v>
       </x:c>
       <x:c r="D12" t="str">
         <x:v/>
       </x:c>
       <x:c r="E12" t="str">
         <x:v/>
       </x:c>
       <x:c r="F12" t="str">
-        <x:v>70364 $</x:v>
+        <x:v>112500 $</x:v>
       </x:c>
       <x:c r="G12" t="str">
-        <x:v>11232</x:v>
+        <x:v>5609</x:v>
       </x:c>
       <x:c r="H12" t="str">
         <x:v/>
       </x:c>
       <x:c r="I12" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9">
       <x:c r="A13" t="str">
         <x:v>2020 - 2024</x:v>
       </x:c>
       <x:c r="B13" t="str">
-        <x:v>United States</x:v>
+        <x:v>City of Columbia</x:v>
       </x:c>
       <x:c r="C13" t="str">
-        <x:v>White</x:v>
+        <x:v>Black</x:v>
       </x:c>
       <x:c r="D13" t="str">
         <x:v/>
       </x:c>
       <x:c r="E13" t="str">
         <x:v/>
       </x:c>
       <x:c r="F13" t="str">
-        <x:v>109017 $</x:v>
+        <x:v>67054 $</x:v>
       </x:c>
       <x:c r="G13" t="str">
-        <x:v>269</x:v>
+        <x:v>8323</x:v>
       </x:c>
       <x:c r="H13" t="str">
         <x:v/>
       </x:c>
       <x:c r="I13" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" t="str">
         <x:v>2020 - 2024</x:v>
       </x:c>
       <x:c r="B14" t="str">
-        <x:v>State of Missouri</x:v>
+        <x:v>City of Columbia</x:v>
       </x:c>
       <x:c r="C14" t="str">
-        <x:v>White</x:v>
+        <x:v>Total</x:v>
       </x:c>
       <x:c r="D14" t="str">
         <x:v/>
       </x:c>
       <x:c r="E14" t="str">
         <x:v/>
       </x:c>
       <x:c r="F14" t="str">
-        <x:v>95787 $</x:v>
+        <x:v>106412 $</x:v>
       </x:c>
       <x:c r="G14" t="str">
-        <x:v>549</x:v>
+        <x:v>5902</x:v>
       </x:c>
       <x:c r="H14" t="str">
         <x:v/>
       </x:c>
       <x:c r="I14" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9">
       <x:c r="A15" t="str">
         <x:v>2020 - 2024</x:v>
       </x:c>
       <x:c r="B15" t="str">
-        <x:v>Boone County</x:v>
+        <x:v>United States</x:v>
       </x:c>
       <x:c r="C15" t="str">
         <x:v>White</x:v>
       </x:c>
       <x:c r="D15" t="str">
         <x:v/>
       </x:c>
       <x:c r="E15" t="str">
         <x:v/>
       </x:c>
       <x:c r="F15" t="str">
-        <x:v>108855 $</x:v>
+        <x:v>109017 $</x:v>
       </x:c>
       <x:c r="G15" t="str">
-        <x:v>3082</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="H15" t="str">
         <x:v/>
       </x:c>
       <x:c r="I15" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" t="str">
         <x:v>2020 - 2024</x:v>
       </x:c>
       <x:c r="B16" t="str">
-        <x:v>City of Columbia</x:v>
+        <x:v>United States</x:v>
       </x:c>
       <x:c r="C16" t="str">
-        <x:v>White</x:v>
+        <x:v>Black</x:v>
       </x:c>
       <x:c r="D16" t="str">
         <x:v/>
       </x:c>
       <x:c r="E16" t="str">
         <x:v/>
       </x:c>
       <x:c r="F16" t="str">
-        <x:v>112500 $</x:v>
+        <x:v>69221 $</x:v>
       </x:c>
       <x:c r="G16" t="str">
-        <x:v>5609</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H16" t="str">
         <x:v/>
       </x:c>
       <x:c r="I16" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9">
       <x:c r="A17" t="str">
         <x:v>2020 - 2024</x:v>
       </x:c>
       <x:c r="B17" t="str">
-        <x:v>Columbia Schools</x:v>
+        <x:v>United States</x:v>
       </x:c>
       <x:c r="C17" t="str">
-        <x:v>White</x:v>
+        <x:v>Total</x:v>
       </x:c>
       <x:c r="D17" t="str">
         <x:v/>
       </x:c>
       <x:c r="E17" t="str">
         <x:v/>
       </x:c>
       <x:c r="F17" t="str">
-        <x:v>110832 $</x:v>
+        <x:v>99999 $</x:v>
       </x:c>
       <x:c r="G17" t="str">
-        <x:v>4247</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="H17" t="str">
         <x:v/>
       </x:c>
       <x:c r="I17" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" t="str">
         <x:v>2019 - 2023</x:v>
       </x:c>
       <x:c r="B18" t="str">
         <x:v>State of Missouri</x:v>
       </x:c>
       <x:c r="C18" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D18" t="str">
         <x:v/>
       </x:c>
       <x:c r="E18" t="str">
         <x:v/>
       </x:c>
       <x:c r="F18" t="str">
@@ -1281,89 +1281,89 @@
       </x:c>
       <x:c r="F30" t="str">
         <x:v>96922 $</x:v>
       </x:c>
       <x:c r="G30" t="str">
         <x:v>264</x:v>
       </x:c>
       <x:c r="H30" t="str">
         <x:v/>
       </x:c>
       <x:c r="I30" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9">
       <x:c r="A31" t="str">
         <x:v>2019 - 2023</x:v>
       </x:c>
       <x:c r="B31" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="C31" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D31" t="str">
-        <x:v>Black</x:v>
+        <x:v>White</x:v>
       </x:c>
       <x:c r="E31" t="str">
         <x:v/>
       </x:c>
       <x:c r="F31" t="str">
-        <x:v>66727 $</x:v>
+        <x:v>105270 $</x:v>
       </x:c>
       <x:c r="G31" t="str">
-        <x:v>280</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="H31" t="str">
         <x:v/>
       </x:c>
       <x:c r="I31" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9">
       <x:c r="A32" t="str">
         <x:v>2019 - 2023</x:v>
       </x:c>
       <x:c r="B32" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="C32" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D32" t="str">
-        <x:v>White</x:v>
+        <x:v>Black</x:v>
       </x:c>
       <x:c r="E32" t="str">
         <x:v/>
       </x:c>
       <x:c r="F32" t="str">
-        <x:v>105270 $</x:v>
+        <x:v>66727 $</x:v>
       </x:c>
       <x:c r="G32" t="str">
-        <x:v>277</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="H32" t="str">
         <x:v/>
       </x:c>
       <x:c r="I32" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9">
       <x:c r="A33" t="str">
         <x:v>2018 - 2022</x:v>
       </x:c>
       <x:c r="B33" t="str">
         <x:v>State of Missouri</x:v>
       </x:c>
       <x:c r="C33" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D33" t="str">
         <x:v/>
       </x:c>
       <x:c r="E33" t="str">
         <x:v/>
       </x:c>
       <x:c r="F33" t="str">
@@ -1716,89 +1716,89 @@
       </x:c>
       <x:c r="F45" t="str">
         <x:v>92646 $</x:v>
       </x:c>
       <x:c r="G45" t="str">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H45" t="str">
         <x:v/>
       </x:c>
       <x:c r="I45" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9">
       <x:c r="A46" t="str">
         <x:v>2018 - 2022</x:v>
       </x:c>
       <x:c r="B46" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="C46" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D46" t="str">
-        <x:v>Black</x:v>
+        <x:v>White</x:v>
       </x:c>
       <x:c r="E46" t="str">
         <x:v/>
       </x:c>
       <x:c r="F46" t="str">
-        <x:v>63338 $</x:v>
+        <x:v>100013 $</x:v>
       </x:c>
       <x:c r="G46" t="str">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H46" t="str">
         <x:v/>
       </x:c>
       <x:c r="I46" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9">
       <x:c r="A47" t="str">
         <x:v>2018 - 2022</x:v>
       </x:c>
       <x:c r="B47" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="C47" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D47" t="str">
-        <x:v>White</x:v>
+        <x:v>Black</x:v>
       </x:c>
       <x:c r="E47" t="str">
         <x:v/>
       </x:c>
       <x:c r="F47" t="str">
-        <x:v>100013 $</x:v>
+        <x:v>63338 $</x:v>
       </x:c>
       <x:c r="G47" t="str">
-        <x:v>259</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="H47" t="str">
         <x:v/>
       </x:c>
       <x:c r="I47" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9">
       <x:c r="A48" t="str">
         <x:v>2017 - 2021</x:v>
       </x:c>
       <x:c r="B48" t="str">
         <x:v>State of Missouri</x:v>
       </x:c>
       <x:c r="C48" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D48" t="str">
         <x:v/>
       </x:c>
       <x:c r="E48" t="str">
         <x:v/>
       </x:c>
       <x:c r="F48" t="str">
@@ -2151,89 +2151,89 @@
       </x:c>
       <x:c r="F60" t="str">
         <x:v>85028 $</x:v>
       </x:c>
       <x:c r="G60" t="str">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H60" t="str">
         <x:v/>
       </x:c>
       <x:c r="I60" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9">
       <x:c r="A61" t="str">
         <x:v>2017 - 2021</x:v>
       </x:c>
       <x:c r="B61" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="C61" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D61" t="str">
-        <x:v>Black</x:v>
+        <x:v>White</x:v>
       </x:c>
       <x:c r="E61" t="str">
         <x:v/>
       </x:c>
       <x:c r="F61" t="str">
-        <x:v>57636 $</x:v>
+        <x:v>91242 $</x:v>
       </x:c>
       <x:c r="G61" t="str">
-        <x:v>282</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="H61" t="str">
         <x:v/>
       </x:c>
       <x:c r="I61" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9">
       <x:c r="A62" t="str">
         <x:v>2017 - 2021</x:v>
       </x:c>
       <x:c r="B62" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="C62" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D62" t="str">
-        <x:v>White</x:v>
+        <x:v>Black</x:v>
       </x:c>
       <x:c r="E62" t="str">
         <x:v/>
       </x:c>
       <x:c r="F62" t="str">
-        <x:v>91242 $</x:v>
+        <x:v>57636 $</x:v>
       </x:c>
       <x:c r="G62" t="str">
-        <x:v>261</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="H62" t="str">
         <x:v/>
       </x:c>
       <x:c r="I62" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9">
       <x:c r="A63" t="str">
         <x:v>2016 - 2020</x:v>
       </x:c>
       <x:c r="B63" t="str">
         <x:v>State of Missouri</x:v>
       </x:c>
       <x:c r="C63" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D63" t="str">
         <x:v/>
       </x:c>
       <x:c r="E63" t="str">
         <x:v/>
       </x:c>
       <x:c r="F63" t="str">
@@ -2586,524 +2586,524 @@
       </x:c>
       <x:c r="F75" t="str">
         <x:v>80069 $</x:v>
       </x:c>
       <x:c r="G75" t="str">
         <x:v>207</x:v>
       </x:c>
       <x:c r="H75" t="str">
         <x:v/>
       </x:c>
       <x:c r="I75" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9">
       <x:c r="A76" t="str">
         <x:v>2016 - 2020</x:v>
       </x:c>
       <x:c r="B76" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="C76" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D76" t="str">
-        <x:v>Black</x:v>
+        <x:v>White</x:v>
       </x:c>
       <x:c r="E76" t="str">
         <x:v/>
       </x:c>
       <x:c r="F76" t="str">
-        <x:v>54037 $</x:v>
+        <x:v>85382 $</x:v>
       </x:c>
       <x:c r="G76" t="str">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H76" t="str">
         <x:v/>
       </x:c>
       <x:c r="I76" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9">
       <x:c r="A77" t="str">
         <x:v>2016 - 2020</x:v>
       </x:c>
       <x:c r="B77" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="C77" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D77" t="str">
-        <x:v>White</x:v>
+        <x:v>Black</x:v>
       </x:c>
       <x:c r="E77" t="str">
         <x:v/>
       </x:c>
       <x:c r="F77" t="str">
-        <x:v>85382 $</x:v>
+        <x:v>54037 $</x:v>
       </x:c>
       <x:c r="G77" t="str">
-        <x:v>213</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H77" t="str">
         <x:v/>
       </x:c>
       <x:c r="I77" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9">
       <x:c r="A78" t="str">
         <x:v>2015 - 2019</x:v>
       </x:c>
       <x:c r="B78" t="str">
-        <x:v>United States</x:v>
+        <x:v>State of Missouri</x:v>
       </x:c>
       <x:c r="C78" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D78" t="str">
         <x:v/>
       </x:c>
       <x:c r="E78" t="str">
         <x:v/>
       </x:c>
       <x:c r="F78" t="str">
-        <x:v>77263 $</x:v>
+        <x:v>70398 $</x:v>
       </x:c>
       <x:c r="G78" t="str">
-        <x:v>226</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="H78" t="str">
         <x:v/>
       </x:c>
       <x:c r="I78" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9">
       <x:c r="A79" t="str">
         <x:v>2015 - 2019</x:v>
       </x:c>
       <x:c r="B79" t="str">
         <x:v>State of Missouri</x:v>
       </x:c>
       <x:c r="C79" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D79" t="str">
-        <x:v/>
+        <x:v>White</x:v>
       </x:c>
       <x:c r="E79" t="str">
         <x:v/>
       </x:c>
       <x:c r="F79" t="str">
-        <x:v>70398 $</x:v>
+        <x:v>73855 $</x:v>
       </x:c>
       <x:c r="G79" t="str">
-        <x:v>422</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="H79" t="str">
         <x:v/>
       </x:c>
       <x:c r="I79" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9">
       <x:c r="A80" t="str">
         <x:v>2015 - 2019</x:v>
       </x:c>
       <x:c r="B80" t="str">
-        <x:v>Boone County</x:v>
+        <x:v>State of Missouri</x:v>
       </x:c>
       <x:c r="C80" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D80" t="str">
-        <x:v/>
+        <x:v>Black</x:v>
       </x:c>
       <x:c r="E80" t="str">
         <x:v/>
       </x:c>
       <x:c r="F80" t="str">
-        <x:v>78103 $</x:v>
+        <x:v>46193 $</x:v>
       </x:c>
       <x:c r="G80" t="str">
-        <x:v>2246</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="H80" t="str">
         <x:v/>
       </x:c>
       <x:c r="I80" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9">
       <x:c r="A81" t="str">
         <x:v>2015 - 2019</x:v>
       </x:c>
       <x:c r="B81" t="str">
-        <x:v>City of Columbia</x:v>
+        <x:v>Boone County</x:v>
       </x:c>
       <x:c r="C81" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D81" t="str">
         <x:v/>
       </x:c>
       <x:c r="E81" t="str">
         <x:v/>
       </x:c>
       <x:c r="F81" t="str">
-        <x:v>80312 $</x:v>
+        <x:v>78103 $</x:v>
       </x:c>
       <x:c r="G81" t="str">
-        <x:v>3771</x:v>
+        <x:v>2246</x:v>
       </x:c>
       <x:c r="H81" t="str">
         <x:v/>
       </x:c>
       <x:c r="I81" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9">
       <x:c r="A82" t="str">
         <x:v>2015 - 2019</x:v>
       </x:c>
       <x:c r="B82" t="str">
-        <x:v>Columbia Schools</x:v>
+        <x:v>Boone County</x:v>
       </x:c>
       <x:c r="C82" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D82" t="str">
-        <x:v/>
+        <x:v>White</x:v>
       </x:c>
       <x:c r="E82" t="str">
         <x:v/>
       </x:c>
       <x:c r="F82" t="str">
-        <x:v>78125 $</x:v>
+        <x:v>83287 $</x:v>
       </x:c>
       <x:c r="G82" t="str">
-        <x:v>2639</x:v>
+        <x:v>2122</x:v>
       </x:c>
       <x:c r="H82" t="str">
         <x:v/>
       </x:c>
       <x:c r="I82" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9">
       <x:c r="A83" t="str">
         <x:v>2015 - 2019</x:v>
       </x:c>
       <x:c r="B83" t="str">
-        <x:v>United States</x:v>
+        <x:v>Boone County</x:v>
       </x:c>
       <x:c r="C83" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D83" t="str">
         <x:v>Black</x:v>
       </x:c>
       <x:c r="E83" t="str">
         <x:v/>
       </x:c>
       <x:c r="F83" t="str">
-        <x:v>51782 $</x:v>
+        <x:v>39497 $</x:v>
       </x:c>
       <x:c r="G83" t="str">
-        <x:v>197</x:v>
+        <x:v>12477</x:v>
       </x:c>
       <x:c r="H83" t="str">
         <x:v/>
       </x:c>
       <x:c r="I83" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9">
       <x:c r="A84" t="str">
         <x:v>2015 - 2019</x:v>
       </x:c>
       <x:c r="B84" t="str">
-        <x:v>State of Missouri</x:v>
+        <x:v>Columbia Schools</x:v>
       </x:c>
       <x:c r="C84" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D84" t="str">
-        <x:v>Black</x:v>
+        <x:v/>
       </x:c>
       <x:c r="E84" t="str">
         <x:v/>
       </x:c>
       <x:c r="F84" t="str">
-        <x:v>46193 $</x:v>
+        <x:v>78125 $</x:v>
       </x:c>
       <x:c r="G84" t="str">
-        <x:v>931</x:v>
+        <x:v>2639</x:v>
       </x:c>
       <x:c r="H84" t="str">
         <x:v/>
       </x:c>
       <x:c r="I84" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9">
       <x:c r="A85" t="str">
         <x:v>2015 - 2019</x:v>
       </x:c>
       <x:c r="B85" t="str">
-        <x:v>Boone County</x:v>
+        <x:v>Columbia Schools</x:v>
       </x:c>
       <x:c r="C85" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D85" t="str">
-        <x:v>Black</x:v>
+        <x:v>White</x:v>
       </x:c>
       <x:c r="E85" t="str">
         <x:v/>
       </x:c>
       <x:c r="F85" t="str">
-        <x:v>39497 $</x:v>
+        <x:v>84403 $</x:v>
       </x:c>
       <x:c r="G85" t="str">
-        <x:v>12477</x:v>
+        <x:v>3041</x:v>
       </x:c>
       <x:c r="H85" t="str">
         <x:v/>
       </x:c>
       <x:c r="I85" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9">
       <x:c r="A86" t="str">
         <x:v>2015 - 2019</x:v>
       </x:c>
       <x:c r="B86" t="str">
-        <x:v>City of Columbia</x:v>
+        <x:v>Columbia Schools</x:v>
       </x:c>
       <x:c r="C86" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D86" t="str">
         <x:v>Black</x:v>
       </x:c>
       <x:c r="E86" t="str">
         <x:v/>
       </x:c>
       <x:c r="F86" t="str">
-        <x:v>45005 $</x:v>
+        <x:v>39420 $</x:v>
       </x:c>
       <x:c r="G86" t="str">
-        <x:v>6087</x:v>
+        <x:v>12455</x:v>
       </x:c>
       <x:c r="H86" t="str">
         <x:v/>
       </x:c>
       <x:c r="I86" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9">
       <x:c r="A87" t="str">
         <x:v>2015 - 2019</x:v>
       </x:c>
       <x:c r="B87" t="str">
-        <x:v>Columbia Schools</x:v>
+        <x:v>City of Columbia</x:v>
       </x:c>
       <x:c r="C87" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D87" t="str">
-        <x:v>Black</x:v>
+        <x:v/>
       </x:c>
       <x:c r="E87" t="str">
         <x:v/>
       </x:c>
       <x:c r="F87" t="str">
-        <x:v>39420 $</x:v>
+        <x:v>80312 $</x:v>
       </x:c>
       <x:c r="G87" t="str">
-        <x:v>12455</x:v>
+        <x:v>3771</x:v>
       </x:c>
       <x:c r="H87" t="str">
         <x:v/>
       </x:c>
       <x:c r="I87" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9">
       <x:c r="A88" t="str">
         <x:v>2015 - 2019</x:v>
       </x:c>
       <x:c r="B88" t="str">
-        <x:v>United States</x:v>
+        <x:v>City of Columbia</x:v>
       </x:c>
       <x:c r="C88" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D88" t="str">
         <x:v>White</x:v>
       </x:c>
       <x:c r="E88" t="str">
         <x:v/>
       </x:c>
       <x:c r="F88" t="str">
-        <x:v>82349 $</x:v>
+        <x:v>87176 $</x:v>
       </x:c>
       <x:c r="G88" t="str">
-        <x:v>235</x:v>
+        <x:v>5222</x:v>
       </x:c>
       <x:c r="H88" t="str">
         <x:v/>
       </x:c>
       <x:c r="I88" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9">
       <x:c r="A89" t="str">
         <x:v>2015 - 2019</x:v>
       </x:c>
       <x:c r="B89" t="str">
-        <x:v>State of Missouri</x:v>
+        <x:v>City of Columbia</x:v>
       </x:c>
       <x:c r="C89" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D89" t="str">
-        <x:v>White</x:v>
+        <x:v>Black</x:v>
       </x:c>
       <x:c r="E89" t="str">
         <x:v/>
       </x:c>
       <x:c r="F89" t="str">
-        <x:v>73855 $</x:v>
+        <x:v>45005 $</x:v>
       </x:c>
       <x:c r="G89" t="str">
-        <x:v>442</x:v>
+        <x:v>6087</x:v>
       </x:c>
       <x:c r="H89" t="str">
         <x:v/>
       </x:c>
       <x:c r="I89" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9">
       <x:c r="A90" t="str">
         <x:v>2015 - 2019</x:v>
       </x:c>
       <x:c r="B90" t="str">
-        <x:v>Boone County</x:v>
+        <x:v>United States</x:v>
       </x:c>
       <x:c r="C90" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D90" t="str">
-        <x:v>White</x:v>
+        <x:v/>
       </x:c>
       <x:c r="E90" t="str">
         <x:v/>
       </x:c>
       <x:c r="F90" t="str">
-        <x:v>83287 $</x:v>
+        <x:v>77263 $</x:v>
       </x:c>
       <x:c r="G90" t="str">
-        <x:v>2122</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="H90" t="str">
         <x:v/>
       </x:c>
       <x:c r="I90" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9">
       <x:c r="A91" t="str">
         <x:v>2015 - 2019</x:v>
       </x:c>
       <x:c r="B91" t="str">
-        <x:v>City of Columbia</x:v>
+        <x:v>United States</x:v>
       </x:c>
       <x:c r="C91" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D91" t="str">
         <x:v>White</x:v>
       </x:c>
       <x:c r="E91" t="str">
         <x:v/>
       </x:c>
       <x:c r="F91" t="str">
-        <x:v>87176 $</x:v>
+        <x:v>82349 $</x:v>
       </x:c>
       <x:c r="G91" t="str">
-        <x:v>5222</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H91" t="str">
         <x:v/>
       </x:c>
       <x:c r="I91" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9">
       <x:c r="A92" t="str">
         <x:v>2015 - 2019</x:v>
       </x:c>
       <x:c r="B92" t="str">
-        <x:v>Columbia Schools</x:v>
+        <x:v>United States</x:v>
       </x:c>
       <x:c r="C92" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D92" t="str">
-        <x:v>White</x:v>
+        <x:v>Black</x:v>
       </x:c>
       <x:c r="E92" t="str">
         <x:v/>
       </x:c>
       <x:c r="F92" t="str">
-        <x:v>84403 $</x:v>
+        <x:v>51782 $</x:v>
       </x:c>
       <x:c r="G92" t="str">
-        <x:v>3041</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H92" t="str">
         <x:v/>
       </x:c>
       <x:c r="I92" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9">
       <x:c r="A93" t="str">
         <x:v>2014 - 2018</x:v>
       </x:c>
       <x:c r="B93" t="str">
         <x:v>State of Missouri</x:v>
       </x:c>
       <x:c r="C93" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D93" t="str">
         <x:v/>
       </x:c>
       <x:c r="E93" t="str">
         <x:v/>
       </x:c>
       <x:c r="F93" t="str">
@@ -3456,1391 +3456,1391 @@
       </x:c>
       <x:c r="F105" t="str">
         <x:v>73965 $</x:v>
       </x:c>
       <x:c r="G105" t="str">
         <x:v>215</x:v>
       </x:c>
       <x:c r="H105" t="str">
         <x:v/>
       </x:c>
       <x:c r="I105" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9">
       <x:c r="A106" t="str">
         <x:v>2014 - 2018</x:v>
       </x:c>
       <x:c r="B106" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="C106" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D106" t="str">
-        <x:v>Black</x:v>
+        <x:v>White</x:v>
       </x:c>
       <x:c r="E106" t="str">
         <x:v/>
       </x:c>
       <x:c r="F106" t="str">
-        <x:v>49270 $</x:v>
+        <x:v>78986 $</x:v>
       </x:c>
       <x:c r="G106" t="str">
-        <x:v>196</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H106" t="str">
         <x:v/>
       </x:c>
       <x:c r="I106" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9">
       <x:c r="A107" t="str">
         <x:v>2014 - 2018</x:v>
       </x:c>
       <x:c r="B107" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="C107" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D107" t="str">
-        <x:v>White</x:v>
+        <x:v>Black</x:v>
       </x:c>
       <x:c r="E107" t="str">
         <x:v/>
       </x:c>
       <x:c r="F107" t="str">
-        <x:v>78986 $</x:v>
+        <x:v>49270 $</x:v>
       </x:c>
       <x:c r="G107" t="str">
-        <x:v>237</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H107" t="str">
         <x:v/>
       </x:c>
       <x:c r="I107" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9">
       <x:c r="A108" t="str">
         <x:v>2013 - 2017</x:v>
       </x:c>
       <x:c r="B108" t="str">
-        <x:v>United States</x:v>
+        <x:v>State of Missouri</x:v>
       </x:c>
       <x:c r="C108" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D108" t="str">
-        <x:v>White</x:v>
+        <x:v/>
       </x:c>
       <x:c r="E108" t="str">
         <x:v/>
       </x:c>
       <x:c r="F108" t="str">
-        <x:v>75677 $</x:v>
+        <x:v>64776 $</x:v>
       </x:c>
       <x:c r="G108" t="str">
-        <x:v>237</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H108" t="str">
         <x:v/>
       </x:c>
       <x:c r="I108" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9">
       <x:c r="A109" t="str">
         <x:v>2013 - 2017</x:v>
       </x:c>
       <x:c r="B109" t="str">
         <x:v>State of Missouri</x:v>
       </x:c>
       <x:c r="C109" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D109" t="str">
         <x:v>White</x:v>
       </x:c>
       <x:c r="E109" t="str">
         <x:v/>
       </x:c>
       <x:c r="F109" t="str">
         <x:v>68078 $</x:v>
       </x:c>
       <x:c r="G109" t="str">
         <x:v>366</x:v>
       </x:c>
       <x:c r="H109" t="str">
         <x:v/>
       </x:c>
       <x:c r="I109" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9">
       <x:c r="A110" t="str">
         <x:v>2013 - 2017</x:v>
       </x:c>
       <x:c r="B110" t="str">
-        <x:v>Boone County</x:v>
+        <x:v>State of Missouri</x:v>
       </x:c>
       <x:c r="C110" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D110" t="str">
-        <x:v>White</x:v>
+        <x:v>Black</x:v>
       </x:c>
       <x:c r="E110" t="str">
         <x:v/>
       </x:c>
       <x:c r="F110" t="str">
-        <x:v>79477 $</x:v>
+        <x:v>42429 $</x:v>
       </x:c>
       <x:c r="G110" t="str">
-        <x:v>2727</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="H110" t="str">
         <x:v/>
       </x:c>
       <x:c r="I110" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9">
       <x:c r="A111" t="str">
         <x:v>2013 - 2017</x:v>
       </x:c>
       <x:c r="B111" t="str">
-        <x:v>City of Columbia</x:v>
+        <x:v>Boone County</x:v>
       </x:c>
       <x:c r="C111" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D111" t="str">
-        <x:v>White</x:v>
+        <x:v/>
       </x:c>
       <x:c r="E111" t="str">
         <x:v/>
       </x:c>
       <x:c r="F111" t="str">
-        <x:v>82628 $</x:v>
+        <x:v>75064 $</x:v>
       </x:c>
       <x:c r="G111" t="str">
-        <x:v>4010</x:v>
+        <x:v>2182</x:v>
       </x:c>
       <x:c r="H111" t="str">
         <x:v/>
       </x:c>
       <x:c r="I111" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9">
       <x:c r="A112" t="str">
         <x:v>2013 - 2017</x:v>
       </x:c>
       <x:c r="B112" t="str">
-        <x:v>Columbia Schools</x:v>
+        <x:v>Boone County</x:v>
       </x:c>
       <x:c r="C112" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D112" t="str">
         <x:v>White</x:v>
       </x:c>
       <x:c r="E112" t="str">
         <x:v/>
       </x:c>
       <x:c r="F112" t="str">
-        <x:v>81750 $</x:v>
+        <x:v>79477 $</x:v>
       </x:c>
       <x:c r="G112" t="str">
-        <x:v>2351</x:v>
+        <x:v>2727</x:v>
       </x:c>
       <x:c r="H112" t="str">
         <x:v/>
       </x:c>
       <x:c r="I112" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9">
       <x:c r="A113" t="str">
         <x:v>2013 - 2017</x:v>
       </x:c>
       <x:c r="B113" t="str">
-        <x:v>United States</x:v>
+        <x:v>Boone County</x:v>
       </x:c>
       <x:c r="C113" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D113" t="str">
         <x:v>Black</x:v>
       </x:c>
       <x:c r="E113" t="str">
         <x:v/>
       </x:c>
       <x:c r="F113" t="str">
-        <x:v>46688 $</x:v>
+        <x:v>35801 $</x:v>
       </x:c>
       <x:c r="G113" t="str">
-        <x:v>161</x:v>
+        <x:v>12708</x:v>
       </x:c>
       <x:c r="H113" t="str">
         <x:v/>
       </x:c>
       <x:c r="I113" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9">
       <x:c r="A114" t="str">
         <x:v>2013 - 2017</x:v>
       </x:c>
       <x:c r="B114" t="str">
-        <x:v>State of Missouri</x:v>
+        <x:v>Columbia Schools</x:v>
       </x:c>
       <x:c r="C114" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D114" t="str">
-        <x:v>Black</x:v>
+        <x:v/>
       </x:c>
       <x:c r="E114" t="str">
         <x:v/>
       </x:c>
       <x:c r="F114" t="str">
-        <x:v>42429 $</x:v>
+        <x:v>76202 $</x:v>
       </x:c>
       <x:c r="G114" t="str">
-        <x:v>818</x:v>
+        <x:v>2456</x:v>
       </x:c>
       <x:c r="H114" t="str">
         <x:v/>
       </x:c>
       <x:c r="I114" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9">
       <x:c r="A115" t="str">
         <x:v>2013 - 2017</x:v>
       </x:c>
       <x:c r="B115" t="str">
-        <x:v>Boone County</x:v>
+        <x:v>Columbia Schools</x:v>
       </x:c>
       <x:c r="C115" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D115" t="str">
-        <x:v>Black</x:v>
+        <x:v>White</x:v>
       </x:c>
       <x:c r="E115" t="str">
         <x:v/>
       </x:c>
       <x:c r="F115" t="str">
-        <x:v>35801 $</x:v>
+        <x:v>81750 $</x:v>
       </x:c>
       <x:c r="G115" t="str">
-        <x:v>12708</x:v>
+        <x:v>2351</x:v>
       </x:c>
       <x:c r="H115" t="str">
         <x:v/>
       </x:c>
       <x:c r="I115" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9">
       <x:c r="A116" t="str">
         <x:v>2013 - 2017</x:v>
       </x:c>
       <x:c r="B116" t="str">
-        <x:v>City of Columbia</x:v>
+        <x:v>Columbia Schools</x:v>
       </x:c>
       <x:c r="C116" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D116" t="str">
         <x:v>Black</x:v>
       </x:c>
       <x:c r="E116" t="str">
         <x:v/>
       </x:c>
       <x:c r="F116" t="str">
-        <x:v>43094 $</x:v>
+        <x:v>35865 $</x:v>
       </x:c>
       <x:c r="G116" t="str">
-        <x:v>9876</x:v>
+        <x:v>12731</x:v>
       </x:c>
       <x:c r="H116" t="str">
         <x:v/>
       </x:c>
       <x:c r="I116" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9">
       <x:c r="A117" t="str">
         <x:v>2013 - 2017</x:v>
       </x:c>
       <x:c r="B117" t="str">
-        <x:v>Columbia Schools</x:v>
+        <x:v>City of Columbia</x:v>
       </x:c>
       <x:c r="C117" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D117" t="str">
-        <x:v>Black</x:v>
+        <x:v/>
       </x:c>
       <x:c r="E117" t="str">
         <x:v/>
       </x:c>
       <x:c r="F117" t="str">
-        <x:v>35865 $</x:v>
+        <x:v>76704 $</x:v>
       </x:c>
       <x:c r="G117" t="str">
-        <x:v>12731</x:v>
+        <x:v>2966</x:v>
       </x:c>
       <x:c r="H117" t="str">
         <x:v/>
       </x:c>
       <x:c r="I117" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9">
       <x:c r="A118" t="str">
         <x:v>2013 - 2017</x:v>
       </x:c>
       <x:c r="B118" t="str">
-        <x:v>United States</x:v>
+        <x:v>City of Columbia</x:v>
       </x:c>
       <x:c r="C118" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D118" t="str">
-        <x:v/>
+        <x:v>White</x:v>
       </x:c>
       <x:c r="E118" t="str">
         <x:v/>
       </x:c>
       <x:c r="F118" t="str">
-        <x:v>70850 $</x:v>
+        <x:v>82628 $</x:v>
       </x:c>
       <x:c r="G118" t="str">
-        <x:v>215</x:v>
+        <x:v>4010</x:v>
       </x:c>
       <x:c r="H118" t="str">
         <x:v/>
       </x:c>
       <x:c r="I118" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:9">
       <x:c r="A119" t="str">
         <x:v>2013 - 2017</x:v>
       </x:c>
       <x:c r="B119" t="str">
-        <x:v>State of Missouri</x:v>
+        <x:v>City of Columbia</x:v>
       </x:c>
       <x:c r="C119" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D119" t="str">
-        <x:v/>
+        <x:v>Black</x:v>
       </x:c>
       <x:c r="E119" t="str">
         <x:v/>
       </x:c>
       <x:c r="F119" t="str">
-        <x:v>64776 $</x:v>
+        <x:v>43094 $</x:v>
       </x:c>
       <x:c r="G119" t="str">
-        <x:v>336</x:v>
+        <x:v>9876</x:v>
       </x:c>
       <x:c r="H119" t="str">
         <x:v/>
       </x:c>
       <x:c r="I119" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:9">
       <x:c r="A120" t="str">
         <x:v>2013 - 2017</x:v>
       </x:c>
       <x:c r="B120" t="str">
-        <x:v>Boone County</x:v>
+        <x:v>United States</x:v>
       </x:c>
       <x:c r="C120" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D120" t="str">
         <x:v/>
       </x:c>
       <x:c r="E120" t="str">
         <x:v/>
       </x:c>
       <x:c r="F120" t="str">
-        <x:v>75064 $</x:v>
+        <x:v>70850 $</x:v>
       </x:c>
       <x:c r="G120" t="str">
-        <x:v>2182</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H120" t="str">
         <x:v/>
       </x:c>
       <x:c r="I120" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:9">
       <x:c r="A121" t="str">
         <x:v>2013 - 2017</x:v>
       </x:c>
       <x:c r="B121" t="str">
-        <x:v>City of Columbia</x:v>
+        <x:v>United States</x:v>
       </x:c>
       <x:c r="C121" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D121" t="str">
-        <x:v/>
+        <x:v>White</x:v>
       </x:c>
       <x:c r="E121" t="str">
         <x:v/>
       </x:c>
       <x:c r="F121" t="str">
-        <x:v>76704 $</x:v>
+        <x:v>75677 $</x:v>
       </x:c>
       <x:c r="G121" t="str">
-        <x:v>2966</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H121" t="str">
         <x:v/>
       </x:c>
       <x:c r="I121" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:9">
       <x:c r="A122" t="str">
         <x:v>2013 - 2017</x:v>
       </x:c>
       <x:c r="B122" t="str">
-        <x:v>Columbia Schools</x:v>
+        <x:v>United States</x:v>
       </x:c>
       <x:c r="C122" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D122" t="str">
-        <x:v/>
+        <x:v>Black</x:v>
       </x:c>
       <x:c r="E122" t="str">
         <x:v/>
       </x:c>
       <x:c r="F122" t="str">
-        <x:v>76202 $</x:v>
+        <x:v>46688 $</x:v>
       </x:c>
       <x:c r="G122" t="str">
-        <x:v>2456</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H122" t="str">
         <x:v/>
       </x:c>
       <x:c r="I122" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:9">
       <x:c r="A123" t="str">
         <x:v>2012 - 2016</x:v>
       </x:c>
       <x:c r="B123" t="str">
-        <x:v>Boone County</x:v>
+        <x:v>State of Missouri</x:v>
       </x:c>
       <x:c r="C123" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D123" t="str">
-        <x:v>White</x:v>
+        <x:v/>
       </x:c>
       <x:c r="E123" t="str">
         <x:v/>
       </x:c>
       <x:c r="F123" t="str">
-        <x:v>78073 $</x:v>
+        <x:v>62285 $</x:v>
       </x:c>
       <x:c r="G123" t="str">
         <x:v/>
       </x:c>
       <x:c r="H123" t="str">
         <x:v/>
       </x:c>
       <x:c r="I123" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:9">
       <x:c r="A124" t="str">
         <x:v>2012 - 2016</x:v>
       </x:c>
       <x:c r="B124" t="str">
-        <x:v>City of Columbia</x:v>
+        <x:v>State of Missouri</x:v>
       </x:c>
       <x:c r="C124" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D124" t="str">
         <x:v>White</x:v>
       </x:c>
       <x:c r="E124" t="str">
         <x:v/>
       </x:c>
       <x:c r="F124" t="str">
-        <x:v>83536 $</x:v>
+        <x:v>65808 $</x:v>
       </x:c>
       <x:c r="G124" t="str">
         <x:v/>
       </x:c>
       <x:c r="H124" t="str">
         <x:v/>
       </x:c>
       <x:c r="I124" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:9">
       <x:c r="A125" t="str">
         <x:v>2012 - 2016</x:v>
       </x:c>
       <x:c r="B125" t="str">
-        <x:v>Columbia Schools</x:v>
+        <x:v>State of Missouri</x:v>
       </x:c>
       <x:c r="C125" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D125" t="str">
-        <x:v>White</x:v>
+        <x:v>Black</x:v>
       </x:c>
       <x:c r="E125" t="str">
         <x:v/>
       </x:c>
       <x:c r="F125" t="str">
-        <x:v>80787 $</x:v>
+        <x:v>40473 $</x:v>
       </x:c>
       <x:c r="G125" t="str">
         <x:v/>
       </x:c>
       <x:c r="H125" t="str">
         <x:v/>
       </x:c>
       <x:c r="I125" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:9">
       <x:c r="A126" t="str">
         <x:v>2012 - 2016</x:v>
       </x:c>
       <x:c r="B126" t="str">
-        <x:v>State of Missouri</x:v>
+        <x:v>Boone County</x:v>
       </x:c>
       <x:c r="C126" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D126" t="str">
-        <x:v>White</x:v>
+        <x:v/>
       </x:c>
       <x:c r="E126" t="str">
         <x:v/>
       </x:c>
       <x:c r="F126" t="str">
-        <x:v>65808 $</x:v>
+        <x:v>72896 $</x:v>
       </x:c>
       <x:c r="G126" t="str">
         <x:v/>
       </x:c>
       <x:c r="H126" t="str">
         <x:v/>
       </x:c>
       <x:c r="I126" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:9">
       <x:c r="A127" t="str">
         <x:v>2012 - 2016</x:v>
       </x:c>
       <x:c r="B127" t="str">
-        <x:v>United States</x:v>
+        <x:v>Boone County</x:v>
       </x:c>
       <x:c r="C127" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D127" t="str">
         <x:v>White</x:v>
       </x:c>
       <x:c r="E127" t="str">
         <x:v/>
       </x:c>
       <x:c r="F127" t="str">
-        <x:v>76714 $</x:v>
+        <x:v>78073 $</x:v>
       </x:c>
       <x:c r="G127" t="str">
         <x:v/>
       </x:c>
       <x:c r="H127" t="str">
         <x:v/>
       </x:c>
       <x:c r="I127" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:9">
       <x:c r="A128" t="str">
         <x:v>2012 - 2016</x:v>
       </x:c>
       <x:c r="B128" t="str">
         <x:v>Boone County</x:v>
       </x:c>
       <x:c r="C128" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D128" t="str">
         <x:v>Black</x:v>
       </x:c>
       <x:c r="E128" t="str">
         <x:v/>
       </x:c>
       <x:c r="F128" t="str">
         <x:v>40904 $</x:v>
       </x:c>
       <x:c r="G128" t="str">
         <x:v/>
       </x:c>
       <x:c r="H128" t="str">
         <x:v/>
       </x:c>
       <x:c r="I128" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:9">
       <x:c r="A129" t="str">
         <x:v>2012 - 2016</x:v>
       </x:c>
       <x:c r="B129" t="str">
-        <x:v>City of Columbia</x:v>
+        <x:v>Columbia Schools</x:v>
       </x:c>
       <x:c r="C129" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D129" t="str">
-        <x:v>Black</x:v>
+        <x:v/>
       </x:c>
       <x:c r="E129" t="str">
         <x:v/>
       </x:c>
       <x:c r="F129" t="str">
-        <x:v>42485 $</x:v>
+        <x:v>74727 $</x:v>
       </x:c>
       <x:c r="G129" t="str">
         <x:v/>
       </x:c>
       <x:c r="H129" t="str">
         <x:v/>
       </x:c>
       <x:c r="I129" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:9">
       <x:c r="A130" t="str">
         <x:v>2012 - 2016</x:v>
       </x:c>
       <x:c r="B130" t="str">
         <x:v>Columbia Schools</x:v>
       </x:c>
       <x:c r="C130" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D130" t="str">
-        <x:v>Black</x:v>
+        <x:v>White</x:v>
       </x:c>
       <x:c r="E130" t="str">
         <x:v/>
       </x:c>
       <x:c r="F130" t="str">
-        <x:v>40938 $</x:v>
+        <x:v>80787 $</x:v>
       </x:c>
       <x:c r="G130" t="str">
         <x:v/>
       </x:c>
       <x:c r="H130" t="str">
         <x:v/>
       </x:c>
       <x:c r="I130" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:9">
       <x:c r="A131" t="str">
         <x:v>2012 - 2016</x:v>
       </x:c>
       <x:c r="B131" t="str">
-        <x:v>State of Missouri</x:v>
+        <x:v>Columbia Schools</x:v>
       </x:c>
       <x:c r="C131" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D131" t="str">
         <x:v>Black</x:v>
       </x:c>
       <x:c r="E131" t="str">
         <x:v/>
       </x:c>
       <x:c r="F131" t="str">
-        <x:v>40473 $</x:v>
+        <x:v>40938 $</x:v>
       </x:c>
       <x:c r="G131" t="str">
         <x:v/>
       </x:c>
       <x:c r="H131" t="str">
         <x:v/>
       </x:c>
       <x:c r="I131" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:9">
       <x:c r="A132" t="str">
         <x:v>2012 - 2016</x:v>
       </x:c>
       <x:c r="B132" t="str">
-        <x:v>United States</x:v>
+        <x:v>City of Columbia</x:v>
       </x:c>
       <x:c r="C132" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D132" t="str">
-        <x:v>Black</x:v>
+        <x:v/>
       </x:c>
       <x:c r="E132" t="str">
         <x:v/>
       </x:c>
       <x:c r="F132" t="str">
-        <x:v>44531 $</x:v>
+        <x:v>75970 $</x:v>
       </x:c>
       <x:c r="G132" t="str">
         <x:v/>
       </x:c>
       <x:c r="H132" t="str">
         <x:v/>
       </x:c>
       <x:c r="I132" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:9">
       <x:c r="A133" t="str">
         <x:v>2012 - 2016</x:v>
       </x:c>
       <x:c r="B133" t="str">
-        <x:v>Boone County</x:v>
+        <x:v>City of Columbia</x:v>
       </x:c>
       <x:c r="C133" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D133" t="str">
-        <x:v/>
+        <x:v>White</x:v>
       </x:c>
       <x:c r="E133" t="str">
         <x:v/>
       </x:c>
       <x:c r="F133" t="str">
-        <x:v>72896 $</x:v>
+        <x:v>83536 $</x:v>
       </x:c>
       <x:c r="G133" t="str">
         <x:v/>
       </x:c>
       <x:c r="H133" t="str">
         <x:v/>
       </x:c>
       <x:c r="I133" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:9">
       <x:c r="A134" t="str">
         <x:v>2012 - 2016</x:v>
       </x:c>
       <x:c r="B134" t="str">
         <x:v>City of Columbia</x:v>
       </x:c>
       <x:c r="C134" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D134" t="str">
-        <x:v/>
+        <x:v>Black</x:v>
       </x:c>
       <x:c r="E134" t="str">
         <x:v/>
       </x:c>
       <x:c r="F134" t="str">
-        <x:v>75970 $</x:v>
+        <x:v>42485 $</x:v>
       </x:c>
       <x:c r="G134" t="str">
         <x:v/>
       </x:c>
       <x:c r="H134" t="str">
         <x:v/>
       </x:c>
       <x:c r="I134" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:9">
       <x:c r="A135" t="str">
         <x:v>2012 - 2016</x:v>
       </x:c>
       <x:c r="B135" t="str">
-        <x:v>Columbia Schools</x:v>
+        <x:v>United States</x:v>
       </x:c>
       <x:c r="C135" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D135" t="str">
         <x:v/>
       </x:c>
       <x:c r="E135" t="str">
         <x:v/>
       </x:c>
       <x:c r="F135" t="str">
-        <x:v>74727 $</x:v>
+        <x:v>67871 $</x:v>
       </x:c>
       <x:c r="G135" t="str">
         <x:v/>
       </x:c>
       <x:c r="H135" t="str">
         <x:v/>
       </x:c>
       <x:c r="I135" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:9">
       <x:c r="A136" t="str">
         <x:v>2012 - 2016</x:v>
       </x:c>
       <x:c r="B136" t="str">
-        <x:v>State of Missouri</x:v>
+        <x:v>United States</x:v>
       </x:c>
       <x:c r="C136" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D136" t="str">
-        <x:v/>
+        <x:v>White</x:v>
       </x:c>
       <x:c r="E136" t="str">
         <x:v/>
       </x:c>
       <x:c r="F136" t="str">
-        <x:v>62285 $</x:v>
+        <x:v>76714 $</x:v>
       </x:c>
       <x:c r="G136" t="str">
         <x:v/>
       </x:c>
       <x:c r="H136" t="str">
         <x:v/>
       </x:c>
       <x:c r="I136" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:9">
       <x:c r="A137" t="str">
         <x:v>2012 - 2016</x:v>
       </x:c>
       <x:c r="B137" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="C137" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D137" t="str">
-        <x:v/>
+        <x:v>Black</x:v>
       </x:c>
       <x:c r="E137" t="str">
         <x:v/>
       </x:c>
       <x:c r="F137" t="str">
-        <x:v>67871 $</x:v>
+        <x:v>44531 $</x:v>
       </x:c>
       <x:c r="G137" t="str">
         <x:v/>
       </x:c>
       <x:c r="H137" t="str">
         <x:v/>
       </x:c>
       <x:c r="I137" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:9">
       <x:c r="A138" t="str">
         <x:v>2011 - 2015</x:v>
       </x:c>
       <x:c r="B138" t="str">
-        <x:v>United States</x:v>
+        <x:v>State of Missouri</x:v>
       </x:c>
       <x:c r="C138" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D138" t="str">
-        <x:v>White</x:v>
+        <x:v/>
       </x:c>
       <x:c r="E138" t="str">
         <x:v/>
       </x:c>
       <x:c r="F138" t="str">
-        <x:v>74738 $</x:v>
+        <x:v>60809 $</x:v>
       </x:c>
       <x:c r="G138" t="str">
         <x:v/>
       </x:c>
       <x:c r="H138" t="str">
         <x:v/>
       </x:c>
       <x:c r="I138" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:9">
       <x:c r="A139" t="str">
         <x:v>2011 - 2015</x:v>
       </x:c>
       <x:c r="B139" t="str">
         <x:v>State of Missouri</x:v>
       </x:c>
       <x:c r="C139" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D139" t="str">
         <x:v>White</x:v>
       </x:c>
       <x:c r="E139" t="str">
         <x:v/>
       </x:c>
       <x:c r="F139" t="str">
         <x:v>64086 $</x:v>
       </x:c>
       <x:c r="G139" t="str">
         <x:v/>
       </x:c>
       <x:c r="H139" t="str">
         <x:v/>
       </x:c>
       <x:c r="I139" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:9">
       <x:c r="A140" t="str">
         <x:v>2011 - 2015</x:v>
       </x:c>
       <x:c r="B140" t="str">
-        <x:v>Boone County</x:v>
+        <x:v>State of Missouri</x:v>
       </x:c>
       <x:c r="C140" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D140" t="str">
-        <x:v>White</x:v>
+        <x:v>Black</x:v>
       </x:c>
       <x:c r="E140" t="str">
         <x:v/>
       </x:c>
       <x:c r="F140" t="str">
-        <x:v>76854 $</x:v>
+        <x:v>39280 $</x:v>
       </x:c>
       <x:c r="G140" t="str">
         <x:v/>
       </x:c>
       <x:c r="H140" t="str">
         <x:v/>
       </x:c>
       <x:c r="I140" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:9">
       <x:c r="A141" t="str">
         <x:v>2011 - 2015</x:v>
       </x:c>
       <x:c r="B141" t="str">
-        <x:v>City of Columbia</x:v>
+        <x:v>Boone County</x:v>
       </x:c>
       <x:c r="C141" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D141" t="str">
-        <x:v>White</x:v>
+        <x:v/>
       </x:c>
       <x:c r="E141" t="str">
         <x:v/>
       </x:c>
       <x:c r="F141" t="str">
-        <x:v>82143 $</x:v>
+        <x:v>72667 $</x:v>
       </x:c>
       <x:c r="G141" t="str">
         <x:v/>
       </x:c>
       <x:c r="H141" t="str">
         <x:v/>
       </x:c>
       <x:c r="I141" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:9">
       <x:c r="A142" t="str">
         <x:v>2011 - 2015</x:v>
       </x:c>
       <x:c r="B142" t="str">
-        <x:v>Columbia Schools</x:v>
+        <x:v>Boone County</x:v>
       </x:c>
       <x:c r="C142" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D142" t="str">
         <x:v>White</x:v>
       </x:c>
       <x:c r="E142" t="str">
         <x:v/>
       </x:c>
       <x:c r="F142" t="str">
-        <x:v>80644 $</x:v>
+        <x:v>76854 $</x:v>
       </x:c>
       <x:c r="G142" t="str">
         <x:v/>
       </x:c>
       <x:c r="H142" t="str">
         <x:v/>
       </x:c>
       <x:c r="I142" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:9">
       <x:c r="A143" t="str">
         <x:v>2011 - 2015</x:v>
       </x:c>
       <x:c r="B143" t="str">
-        <x:v>United States</x:v>
+        <x:v>Boone County</x:v>
       </x:c>
       <x:c r="C143" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D143" t="str">
         <x:v>Black</x:v>
       </x:c>
       <x:c r="E143" t="str">
         <x:v/>
       </x:c>
       <x:c r="F143" t="str">
-        <x:v>43060 $</x:v>
+        <x:v>41266 $</x:v>
       </x:c>
       <x:c r="G143" t="str">
         <x:v/>
       </x:c>
       <x:c r="H143" t="str">
         <x:v/>
       </x:c>
       <x:c r="I143" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:9">
       <x:c r="A144" t="str">
         <x:v>2011 - 2015</x:v>
       </x:c>
       <x:c r="B144" t="str">
-        <x:v>State of Missouri</x:v>
+        <x:v>Columbia Schools</x:v>
       </x:c>
       <x:c r="C144" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D144" t="str">
-        <x:v>Black</x:v>
+        <x:v/>
       </x:c>
       <x:c r="E144" t="str">
         <x:v/>
       </x:c>
       <x:c r="F144" t="str">
-        <x:v>39280 $</x:v>
+        <x:v>74851 $</x:v>
       </x:c>
       <x:c r="G144" t="str">
         <x:v/>
       </x:c>
       <x:c r="H144" t="str">
         <x:v/>
       </x:c>
       <x:c r="I144" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:9">
       <x:c r="A145" t="str">
         <x:v>2011 - 2015</x:v>
       </x:c>
       <x:c r="B145" t="str">
-        <x:v>Boone County</x:v>
+        <x:v>Columbia Schools</x:v>
       </x:c>
       <x:c r="C145" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D145" t="str">
-        <x:v>Black</x:v>
+        <x:v>White</x:v>
       </x:c>
       <x:c r="E145" t="str">
         <x:v/>
       </x:c>
       <x:c r="F145" t="str">
-        <x:v>41266 $</x:v>
+        <x:v>80644 $</x:v>
       </x:c>
       <x:c r="G145" t="str">
         <x:v/>
       </x:c>
       <x:c r="H145" t="str">
         <x:v/>
       </x:c>
       <x:c r="I145" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:9">
       <x:c r="A146" t="str">
         <x:v>2011 - 2015</x:v>
       </x:c>
       <x:c r="B146" t="str">
-        <x:v>City of Columbia</x:v>
+        <x:v>Columbia Schools</x:v>
       </x:c>
       <x:c r="C146" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D146" t="str">
         <x:v>Black</x:v>
       </x:c>
       <x:c r="E146" t="str">
         <x:v/>
       </x:c>
       <x:c r="F146" t="str">
-        <x:v>43275 $</x:v>
+        <x:v>41003 $</x:v>
       </x:c>
       <x:c r="G146" t="str">
         <x:v/>
       </x:c>
       <x:c r="H146" t="str">
         <x:v/>
       </x:c>
       <x:c r="I146" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:9">
       <x:c r="A147" t="str">
         <x:v>2011 - 2015</x:v>
       </x:c>
       <x:c r="B147" t="str">
-        <x:v>Columbia Schools</x:v>
+        <x:v>City of Columbia</x:v>
       </x:c>
       <x:c r="C147" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D147" t="str">
-        <x:v>Black</x:v>
+        <x:v/>
       </x:c>
       <x:c r="E147" t="str">
         <x:v/>
       </x:c>
       <x:c r="F147" t="str">
-        <x:v>41003 $</x:v>
+        <x:v>75846 $</x:v>
       </x:c>
       <x:c r="G147" t="str">
         <x:v/>
       </x:c>
       <x:c r="H147" t="str">
         <x:v/>
       </x:c>
       <x:c r="I147" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:9">
       <x:c r="A148" t="str">
         <x:v>2011 - 2015</x:v>
       </x:c>
       <x:c r="B148" t="str">
-        <x:v>United States</x:v>
+        <x:v>City of Columbia</x:v>
       </x:c>
       <x:c r="C148" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D148" t="str">
-        <x:v/>
+        <x:v>White</x:v>
       </x:c>
       <x:c r="E148" t="str">
         <x:v/>
       </x:c>
       <x:c r="F148" t="str">
-        <x:v>66011 $</x:v>
+        <x:v>82143 $</x:v>
       </x:c>
       <x:c r="G148" t="str">
         <x:v/>
       </x:c>
       <x:c r="H148" t="str">
         <x:v/>
       </x:c>
       <x:c r="I148" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:9">
       <x:c r="A149" t="str">
         <x:v>2011 - 2015</x:v>
       </x:c>
       <x:c r="B149" t="str">
-        <x:v>State of Missouri</x:v>
+        <x:v>City of Columbia</x:v>
       </x:c>
       <x:c r="C149" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D149" t="str">
-        <x:v/>
+        <x:v>Black</x:v>
       </x:c>
       <x:c r="E149" t="str">
         <x:v/>
       </x:c>
       <x:c r="F149" t="str">
-        <x:v>60809 $</x:v>
+        <x:v>43275 $</x:v>
       </x:c>
       <x:c r="G149" t="str">
         <x:v/>
       </x:c>
       <x:c r="H149" t="str">
         <x:v/>
       </x:c>
       <x:c r="I149" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:9">
       <x:c r="A150" t="str">
         <x:v>2011 - 2015</x:v>
       </x:c>
       <x:c r="B150" t="str">
-        <x:v>Boone County</x:v>
+        <x:v>United States</x:v>
       </x:c>
       <x:c r="C150" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D150" t="str">
         <x:v/>
       </x:c>
       <x:c r="E150" t="str">
         <x:v/>
       </x:c>
       <x:c r="F150" t="str">
-        <x:v>72667 $</x:v>
+        <x:v>66011 $</x:v>
       </x:c>
       <x:c r="G150" t="str">
         <x:v/>
       </x:c>
       <x:c r="H150" t="str">
         <x:v/>
       </x:c>
       <x:c r="I150" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:9">
       <x:c r="A151" t="str">
         <x:v>2011 - 2015</x:v>
       </x:c>
       <x:c r="B151" t="str">
-        <x:v>City of Columbia</x:v>
+        <x:v>United States</x:v>
       </x:c>
       <x:c r="C151" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D151" t="str">
-        <x:v/>
+        <x:v>White</x:v>
       </x:c>
       <x:c r="E151" t="str">
         <x:v/>
       </x:c>
       <x:c r="F151" t="str">
-        <x:v>75846 $</x:v>
+        <x:v>74738 $</x:v>
       </x:c>
       <x:c r="G151" t="str">
         <x:v/>
       </x:c>
       <x:c r="H151" t="str">
         <x:v/>
       </x:c>
       <x:c r="I151" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:9">
       <x:c r="A152" t="str">
         <x:v>2011 - 2015</x:v>
       </x:c>
       <x:c r="B152" t="str">
-        <x:v>Columbia Schools</x:v>
+        <x:v>United States</x:v>
       </x:c>
       <x:c r="C152" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D152" t="str">
-        <x:v/>
+        <x:v>Black</x:v>
       </x:c>
       <x:c r="E152" t="str">
         <x:v/>
       </x:c>
       <x:c r="F152" t="str">
-        <x:v>74851 $</x:v>
+        <x:v>43060 $</x:v>
       </x:c>
       <x:c r="G152" t="str">
         <x:v/>
       </x:c>
       <x:c r="H152" t="str">
         <x:v/>
       </x:c>
       <x:c r="I152" t="str">
         <x:v/>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company>University of Missouri</ap:Company>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>12.0000</ap:AppVersion>