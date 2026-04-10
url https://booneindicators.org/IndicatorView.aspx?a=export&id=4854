--- v3 (2026-02-24)
+++ v4 (2026-04-10)
@@ -1,39 +1,39 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e1a36d77c43446c" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/689cd1d1fb5e48229f91b1f0453ef675.psmdcp" Id="Rf03a292d61cf480f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5afb167d121c42b5" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3da81fe3d2a44006968004d517f86e0b.psmdcp" Id="R997ca589ea3f4c2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <x:workbookPr defaultThemeVersion="124226"/>
   <x:bookViews>
     <x:workbookView xWindow="360" yWindow="75" windowWidth="20955" windowHeight="10485"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="ws1"/>
   </x:sheets>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts count="6">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>