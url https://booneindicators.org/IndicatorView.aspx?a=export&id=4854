--- v4 (2026-04-10)
+++ v5 (2026-04-10)
@@ -1,39 +1,39 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5afb167d121c42b5" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3da81fe3d2a44006968004d517f86e0b.psmdcp" Id="R997ca589ea3f4c2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d3bba6f556942c1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/69b88fc8861f42709fc69a9a5bbdc123.psmdcp" Id="R1f512c835b6b4176" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <x:workbookPr defaultThemeVersion="124226"/>
   <x:bookViews>
     <x:workbookView xWindow="360" yWindow="75" windowWidth="20955" windowHeight="10485"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="ws1"/>
   </x:sheets>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts count="6">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>