--- v5 (2026-04-10)
+++ v6 (2026-05-26)
@@ -1,39 +1,39 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d3bba6f556942c1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/69b88fc8861f42709fc69a9a5bbdc123.psmdcp" Id="R1f512c835b6b4176" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaa8435238f342a8" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b9ab8b4c9da444eb9c7465d452a9ca38.psmdcp" Id="R48d6274b309d40db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <x:workbookPr defaultThemeVersion="124226"/>
   <x:bookViews>
     <x:workbookView xWindow="360" yWindow="75" windowWidth="20955" windowHeight="10485"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="ws1"/>
   </x:sheets>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts count="6">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>