--- v6 (2026-05-26)
+++ v7 (2026-07-10)
@@ -1,39 +1,39 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaa8435238f342a8" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b9ab8b4c9da444eb9c7465d452a9ca38.psmdcp" Id="R48d6274b309d40db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97e26225a0c545b6" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6892aa9501a64f018f3a8654094fbc9c.psmdcp" Id="Rf5b5750e2b814b2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <x:workbookPr defaultThemeVersion="124226"/>
   <x:bookViews>
     <x:workbookView xWindow="360" yWindow="75" windowWidth="20955" windowHeight="10485"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="ws1"/>
   </x:sheets>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts count="6">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>