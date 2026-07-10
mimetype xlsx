--- v7 (2026-07-10)
+++ v8 (2026-07-10)
@@ -1,39 +1,39 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97e26225a0c545b6" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6892aa9501a64f018f3a8654094fbc9c.psmdcp" Id="Rf5b5750e2b814b2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46d615aadf5d474b" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/367f6e7ad15f467fad4adfdb5c25880c.psmdcp" Id="R340434e777de4ec6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <x:workbookPr defaultThemeVersion="124226"/>
   <x:bookViews>
     <x:workbookView xWindow="360" yWindow="75" windowWidth="20955" windowHeight="10485"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="ws1"/>
   </x:sheets>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts count="6">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>