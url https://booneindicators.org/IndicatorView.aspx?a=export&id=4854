--- v8 (2026-07-10)
+++ v9 (2026-08-25)
@@ -1,39 +1,39 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46d615aadf5d474b" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/367f6e7ad15f467fad4adfdb5c25880c.psmdcp" Id="R340434e777de4ec6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra76a02ee04f54bb3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d2dfe46976b24e95b7cbe547e87bae32.psmdcp" Id="Rdfefd24eb59a4d5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <x:workbookPr defaultThemeVersion="124226"/>
   <x:bookViews>
     <x:workbookView xWindow="360" yWindow="75" windowWidth="20955" windowHeight="10485"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="ws1"/>
   </x:sheets>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts count="6">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>