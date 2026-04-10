--- v3 (2026-02-24)
+++ v4 (2026-04-10)
@@ -1,39 +1,39 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fc3653ea7d24545" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a3c97a0924384c78970dd1d11900ace7.psmdcp" Id="Rb336026fc5aa452e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ab627eb94134839" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d70100393bfb4d419c2483fda42d25bb.psmdcp" Id="Rb594b56543784497" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <x:workbookPr defaultThemeVersion="124226"/>
   <x:bookViews>
     <x:workbookView xWindow="360" yWindow="75" windowWidth="20955" windowHeight="10485"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="ws1"/>
   </x:sheets>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts count="6">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>