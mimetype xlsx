--- v4 (2026-04-10)
+++ v5 (2026-04-10)
@@ -1,39 +1,39 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ab627eb94134839" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d70100393bfb4d419c2483fda42d25bb.psmdcp" Id="Rb594b56543784497" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0db3743522c542f6" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6656d2bb22ee431884bd35139a176bcf.psmdcp" Id="R4b3260668d2a438e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <x:workbookPr defaultThemeVersion="124226"/>
   <x:bookViews>
     <x:workbookView xWindow="360" yWindow="75" windowWidth="20955" windowHeight="10485"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="ws1"/>
   </x:sheets>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts count="6">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>