--- v5 (2026-04-10)
+++ v6 (2026-05-26)
@@ -1,39 +1,39 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0db3743522c542f6" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6656d2bb22ee431884bd35139a176bcf.psmdcp" Id="R4b3260668d2a438e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac86f999e0e8443a" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a7ec7a89acbc4637968e4d660cd243ee.psmdcp" Id="R7d4d2bf7afe842e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <x:workbookPr defaultThemeVersion="124226"/>
   <x:bookViews>
     <x:workbookView xWindow="360" yWindow="75" windowWidth="20955" windowHeight="10485"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="ws1"/>
   </x:sheets>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts count="6">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>