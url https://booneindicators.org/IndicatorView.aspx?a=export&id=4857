--- v6 (2026-05-26)
+++ v7 (2026-07-10)
@@ -1,39 +1,39 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac86f999e0e8443a" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a7ec7a89acbc4637968e4d660cd243ee.psmdcp" Id="R7d4d2bf7afe842e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc596e44fbd4642c2" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/905084974e2743bb898d5db4c4f50307.psmdcp" Id="Re5aa436e7ec2484a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <x:workbookPr defaultThemeVersion="124226"/>
   <x:bookViews>
     <x:workbookView xWindow="360" yWindow="75" windowWidth="20955" windowHeight="10485"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="ws1"/>
   </x:sheets>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts count="6">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>