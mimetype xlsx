--- v7 (2026-07-10)
+++ v8 (2026-08-24)
@@ -1,39 +1,39 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc596e44fbd4642c2" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/905084974e2743bb898d5db4c4f50307.psmdcp" Id="Re5aa436e7ec2484a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R692bdb01078d46ae" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/165dea89969f4190a52c47b759b8a9af.psmdcp" Id="R3bae3278f67742dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <x:workbookPr defaultThemeVersion="124226"/>
   <x:bookViews>
     <x:workbookView xWindow="360" yWindow="75" windowWidth="20955" windowHeight="10485"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="ws1"/>
   </x:sheets>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts count="6">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>