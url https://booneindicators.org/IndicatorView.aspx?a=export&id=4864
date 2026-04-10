--- v4 (2026-02-24)
+++ v5 (2026-04-10)
@@ -1,39 +1,39 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33640e6c855440aa" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/af8c195988e84821b5110f371b24022e.psmdcp" Id="R40658a3efac14f73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b64bddc759c44bb" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dee7ad9480d54f14b66ff9412235035f.psmdcp" Id="R75a703e5250d493b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <x:workbookPr defaultThemeVersion="124226"/>
   <x:bookViews>
     <x:workbookView xWindow="360" yWindow="75" windowWidth="20955" windowHeight="10485"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="ws1"/>
   </x:sheets>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts count="6">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>