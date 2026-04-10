--- v5 (2026-04-10)
+++ v6 (2026-04-10)
@@ -1,39 +1,39 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b64bddc759c44bb" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dee7ad9480d54f14b66ff9412235035f.psmdcp" Id="R75a703e5250d493b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38e141348bce4d53" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/599d673158ef4a46ac7309a85f6d75a3.psmdcp" Id="Rcafd18d5a4e54927" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <x:workbookPr defaultThemeVersion="124226"/>
   <x:bookViews>
     <x:workbookView xWindow="360" yWindow="75" windowWidth="20955" windowHeight="10485"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="ws1"/>
   </x:sheets>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts count="6">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>