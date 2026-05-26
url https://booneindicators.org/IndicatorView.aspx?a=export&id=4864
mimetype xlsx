--- v6 (2026-04-10)
+++ v7 (2026-05-26)
@@ -1,39 +1,39 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38e141348bce4d53" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/599d673158ef4a46ac7309a85f6d75a3.psmdcp" Id="Rcafd18d5a4e54927" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cdeaeee4efd4205" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e036589b40e4408d83b4a27d6ede058a.psmdcp" Id="R507dbeb53cd74c7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <x:workbookPr defaultThemeVersion="124226"/>
   <x:bookViews>
     <x:workbookView xWindow="360" yWindow="75" windowWidth="20955" windowHeight="10485"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="ws1"/>
   </x:sheets>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts count="6">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>