--- v7 (2026-05-26)
+++ v8 (2026-07-10)
@@ -1,39 +1,39 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cdeaeee4efd4205" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e036589b40e4408d83b4a27d6ede058a.psmdcp" Id="R507dbeb53cd74c7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dd897e526cf4274" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/579254202df1454bb349444a9a766e41.psmdcp" Id="R872f732da0784917" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <x:workbookPr defaultThemeVersion="124226"/>
   <x:bookViews>
     <x:workbookView xWindow="360" yWindow="75" windowWidth="20955" windowHeight="10485"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="ws1"/>
   </x:sheets>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts count="6">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>