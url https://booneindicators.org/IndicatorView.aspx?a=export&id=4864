--- v8 (2026-07-10)
+++ v9 (2026-08-24)
@@ -1,39 +1,39 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dd897e526cf4274" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/579254202df1454bb349444a9a766e41.psmdcp" Id="R872f732da0784917" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d7241ba2d7448f3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/32235ac862754586b97c149314685456.psmdcp" Id="R82c1eab774bb4eee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <x:workbookPr defaultThemeVersion="124226"/>
   <x:bookViews>
     <x:workbookView xWindow="360" yWindow="75" windowWidth="20955" windowHeight="10485"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="ws1"/>
   </x:sheets>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts count="6">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>