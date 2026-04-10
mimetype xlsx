--- v4 (2026-02-24)
+++ v5 (2026-04-10)
@@ -1,39 +1,39 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb91579a64662496c" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0fe9d02704e14dd994e83da1979ae1be.psmdcp" Id="Rcb7719410d8e4156" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90fe5d031c7844db" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b51250027be34362b2ed2183ecaacad7.psmdcp" Id="Rf3d17ed34ece41ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <x:workbookPr defaultThemeVersion="124226"/>
   <x:bookViews>
     <x:workbookView xWindow="360" yWindow="75" windowWidth="20955" windowHeight="10485"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="ws1"/>
   </x:sheets>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts count="6">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -463,266 +463,266 @@
       </x:c>
       <x:c r="D2" t="str">
         <x:v>Category 2</x:v>
       </x:c>
       <x:c r="E2" t="str">
         <x:v>Category 3</x:v>
       </x:c>
       <x:c r="F2" t="str">
         <x:v>Value</x:v>
       </x:c>
       <x:c r="G2" t="str">
         <x:v>ValueMOE</x:v>
       </x:c>
       <x:c r="H2" t="str">
         <x:v>NumeratorValue</x:v>
       </x:c>
       <x:c r="I2" t="str">
         <x:v>NumeratorMOE</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:9">
       <x:c r="A3" t="str">
         <x:v>2022</x:v>
       </x:c>
       <x:c r="B3" t="str">
-        <x:v>Boone County</x:v>
+        <x:v>State of Missouri</x:v>
       </x:c>
       <x:c r="C3" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D3" t="str">
         <x:v/>
       </x:c>
       <x:c r="E3" t="str">
         <x:v/>
       </x:c>
       <x:c r="F3" t="str">
-        <x:v>10.61 %</x:v>
+        <x:v>15.6 %</x:v>
       </x:c>
       <x:c r="G3" t="str">
         <x:v/>
       </x:c>
       <x:c r="H3" t="str">
         <x:v/>
       </x:c>
       <x:c r="I3" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:9">
       <x:c r="A4" t="str">
         <x:v>2022</x:v>
       </x:c>
       <x:c r="B4" t="str">
-        <x:v>State of Missouri</x:v>
+        <x:v>Boone County</x:v>
       </x:c>
       <x:c r="C4" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D4" t="str">
         <x:v/>
       </x:c>
       <x:c r="E4" t="str">
         <x:v/>
       </x:c>
       <x:c r="F4" t="str">
-        <x:v>15.6 %</x:v>
+        <x:v>10.61 %</x:v>
       </x:c>
       <x:c r="G4" t="str">
         <x:v/>
       </x:c>
       <x:c r="H4" t="str">
         <x:v/>
       </x:c>
       <x:c r="I4" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="A5" t="str">
         <x:v>2016</x:v>
       </x:c>
       <x:c r="B5" t="str">
-        <x:v>Boone County</x:v>
+        <x:v>State of Missouri</x:v>
       </x:c>
       <x:c r="C5" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D5" t="str">
         <x:v/>
       </x:c>
       <x:c r="E5" t="str">
         <x:v/>
       </x:c>
       <x:c r="F5" t="str">
-        <x:v>15.71 %</x:v>
+        <x:v>21.88 %</x:v>
       </x:c>
       <x:c r="G5" t="str">
         <x:v/>
       </x:c>
       <x:c r="H5" t="str">
         <x:v/>
       </x:c>
       <x:c r="I5" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" t="str">
         <x:v>2016</x:v>
       </x:c>
       <x:c r="B6" t="str">
-        <x:v>State of Missouri</x:v>
+        <x:v>Boone County</x:v>
       </x:c>
       <x:c r="C6" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D6" t="str">
         <x:v/>
       </x:c>
       <x:c r="E6" t="str">
         <x:v/>
       </x:c>
       <x:c r="F6" t="str">
-        <x:v>21.88 %</x:v>
+        <x:v>15.71 %</x:v>
       </x:c>
       <x:c r="G6" t="str">
         <x:v/>
       </x:c>
       <x:c r="H6" t="str">
         <x:v/>
       </x:c>
       <x:c r="I6" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9">
       <x:c r="A7" t="str">
         <x:v>2011</x:v>
       </x:c>
       <x:c r="B7" t="str">
-        <x:v>Boone County</x:v>
+        <x:v>State of Missouri</x:v>
       </x:c>
       <x:c r="C7" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D7" t="str">
         <x:v/>
       </x:c>
       <x:c r="E7" t="str">
         <x:v/>
       </x:c>
       <x:c r="F7" t="str">
-        <x:v>15.69 %</x:v>
+        <x:v>23.07 %</x:v>
       </x:c>
       <x:c r="G7" t="str">
         <x:v/>
       </x:c>
       <x:c r="H7" t="str">
         <x:v/>
       </x:c>
       <x:c r="I7" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9">
       <x:c r="A8" t="str">
         <x:v>2011</x:v>
       </x:c>
       <x:c r="B8" t="str">
-        <x:v>State of Missouri</x:v>
+        <x:v>Boone County</x:v>
       </x:c>
       <x:c r="C8" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D8" t="str">
         <x:v/>
       </x:c>
       <x:c r="E8" t="str">
         <x:v/>
       </x:c>
       <x:c r="F8" t="str">
-        <x:v>23.07 %</x:v>
+        <x:v>15.69 %</x:v>
       </x:c>
       <x:c r="G8" t="str">
         <x:v/>
       </x:c>
       <x:c r="H8" t="str">
         <x:v/>
       </x:c>
       <x:c r="I8" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="B9" t="str">
-        <x:v>Boone County</x:v>
+        <x:v>State of Missouri</x:v>
       </x:c>
       <x:c r="C9" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D9" t="str">
         <x:v/>
       </x:c>
       <x:c r="E9" t="str">
         <x:v/>
       </x:c>
       <x:c r="F9" t="str">
-        <x:v>19.87 %</x:v>
+        <x:v>25.38 %</x:v>
       </x:c>
       <x:c r="G9" t="str">
         <x:v/>
       </x:c>
       <x:c r="H9" t="str">
         <x:v/>
       </x:c>
       <x:c r="I9" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="B10" t="str">
-        <x:v>State of Missouri</x:v>
+        <x:v>Boone County</x:v>
       </x:c>
       <x:c r="C10" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D10" t="str">
         <x:v/>
       </x:c>
       <x:c r="E10" t="str">
         <x:v/>
       </x:c>
       <x:c r="F10" t="str">
-        <x:v>25.38 %</x:v>
+        <x:v>19.87 %</x:v>
       </x:c>
       <x:c r="G10" t="str">
         <x:v/>
       </x:c>
       <x:c r="H10" t="str">
         <x:v/>
       </x:c>
       <x:c r="I10" t="str">
         <x:v/>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company>University of Missouri</ap:Company>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>12.0000</ap:AppVersion>