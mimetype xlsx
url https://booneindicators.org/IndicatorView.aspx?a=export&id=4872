--- v5 (2026-04-10)
+++ v6 (2026-05-26)
@@ -1,39 +1,39 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90fe5d031c7844db" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b51250027be34362b2ed2183ecaacad7.psmdcp" Id="Rf3d17ed34ece41ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08715fb138a2412b" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/991c3603d4474bf291f5e7459bc2d3c4.psmdcp" Id="R1a67aee18fe54a7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <x:workbookPr defaultThemeVersion="124226"/>
   <x:bookViews>
     <x:workbookView xWindow="360" yWindow="75" windowWidth="20955" windowHeight="10485"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="ws1"/>
   </x:sheets>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts count="6">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>