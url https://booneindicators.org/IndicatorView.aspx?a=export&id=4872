--- v6 (2026-05-26)
+++ v7 (2026-05-26)
@@ -1,39 +1,39 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08715fb138a2412b" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/991c3603d4474bf291f5e7459bc2d3c4.psmdcp" Id="R1a67aee18fe54a7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R198c7e37d7ee4e8d" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b926d6a9a8214c9b91b41851e35b13f6.psmdcp" Id="R5c6376941ea246f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <x:workbookPr defaultThemeVersion="124226"/>
   <x:bookViews>
     <x:workbookView xWindow="360" yWindow="75" windowWidth="20955" windowHeight="10485"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="ws1"/>
   </x:sheets>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts count="6">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>