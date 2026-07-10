--- v7 (2026-05-26)
+++ v8 (2026-07-10)
@@ -1,39 +1,39 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R198c7e37d7ee4e8d" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b926d6a9a8214c9b91b41851e35b13f6.psmdcp" Id="R5c6376941ea246f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c2bdbbeecb04f04" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2230368104ac48c69e289be960da990c.psmdcp" Id="R99c5878418de4c9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <x:workbookPr defaultThemeVersion="124226"/>
   <x:bookViews>
     <x:workbookView xWindow="360" yWindow="75" windowWidth="20955" windowHeight="10485"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="ws1"/>
   </x:sheets>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts count="6">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>