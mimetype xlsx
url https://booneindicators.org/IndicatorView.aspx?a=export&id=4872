--- v8 (2026-07-10)
+++ v9 (2026-07-10)
@@ -1,39 +1,39 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c2bdbbeecb04f04" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2230368104ac48c69e289be960da990c.psmdcp" Id="R99c5878418de4c9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra742bc1b44014506" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/99c20e1acc1b4d3196e8cddbba61aa1f.psmdcp" Id="R3070d66368a2433c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <x:workbookPr defaultThemeVersion="124226"/>
   <x:bookViews>
     <x:workbookView xWindow="360" yWindow="75" windowWidth="20955" windowHeight="10485"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="ws1"/>
   </x:sheets>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts count="6">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>