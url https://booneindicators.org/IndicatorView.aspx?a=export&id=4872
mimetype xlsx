--- v9 (2026-07-10)
+++ v10 (2026-08-26)
@@ -1,39 +1,39 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra742bc1b44014506" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/99c20e1acc1b4d3196e8cddbba61aa1f.psmdcp" Id="R3070d66368a2433c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c57989b994c4040" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e96194e3f0c4493be462507bce6d10b.psmdcp" Id="R52c298500f714d43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <x:workbookPr defaultThemeVersion="124226"/>
   <x:bookViews>
     <x:workbookView xWindow="360" yWindow="75" windowWidth="20955" windowHeight="10485"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="ws1"/>
   </x:sheets>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts count="6">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -463,266 +463,266 @@
       </x:c>
       <x:c r="D2" t="str">
         <x:v>Category 2</x:v>
       </x:c>
       <x:c r="E2" t="str">
         <x:v>Category 3</x:v>
       </x:c>
       <x:c r="F2" t="str">
         <x:v>Value</x:v>
       </x:c>
       <x:c r="G2" t="str">
         <x:v>ValueMOE</x:v>
       </x:c>
       <x:c r="H2" t="str">
         <x:v>NumeratorValue</x:v>
       </x:c>
       <x:c r="I2" t="str">
         <x:v>NumeratorMOE</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:9">
       <x:c r="A3" t="str">
         <x:v>2022</x:v>
       </x:c>
       <x:c r="B3" t="str">
-        <x:v>State of Missouri</x:v>
+        <x:v>Boone County</x:v>
       </x:c>
       <x:c r="C3" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D3" t="str">
         <x:v/>
       </x:c>
       <x:c r="E3" t="str">
         <x:v/>
       </x:c>
       <x:c r="F3" t="str">
-        <x:v>15.6 %</x:v>
+        <x:v>10.61 %</x:v>
       </x:c>
       <x:c r="G3" t="str">
         <x:v/>
       </x:c>
       <x:c r="H3" t="str">
         <x:v/>
       </x:c>
       <x:c r="I3" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:9">
       <x:c r="A4" t="str">
         <x:v>2022</x:v>
       </x:c>
       <x:c r="B4" t="str">
-        <x:v>Boone County</x:v>
+        <x:v>State of Missouri</x:v>
       </x:c>
       <x:c r="C4" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D4" t="str">
         <x:v/>
       </x:c>
       <x:c r="E4" t="str">
         <x:v/>
       </x:c>
       <x:c r="F4" t="str">
-        <x:v>10.61 %</x:v>
+        <x:v>15.6 %</x:v>
       </x:c>
       <x:c r="G4" t="str">
         <x:v/>
       </x:c>
       <x:c r="H4" t="str">
         <x:v/>
       </x:c>
       <x:c r="I4" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="A5" t="str">
         <x:v>2016</x:v>
       </x:c>
       <x:c r="B5" t="str">
-        <x:v>State of Missouri</x:v>
+        <x:v>Boone County</x:v>
       </x:c>
       <x:c r="C5" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D5" t="str">
         <x:v/>
       </x:c>
       <x:c r="E5" t="str">
         <x:v/>
       </x:c>
       <x:c r="F5" t="str">
-        <x:v>21.88 %</x:v>
+        <x:v>15.71 %</x:v>
       </x:c>
       <x:c r="G5" t="str">
         <x:v/>
       </x:c>
       <x:c r="H5" t="str">
         <x:v/>
       </x:c>
       <x:c r="I5" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" t="str">
         <x:v>2016</x:v>
       </x:c>
       <x:c r="B6" t="str">
-        <x:v>Boone County</x:v>
+        <x:v>State of Missouri</x:v>
       </x:c>
       <x:c r="C6" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D6" t="str">
         <x:v/>
       </x:c>
       <x:c r="E6" t="str">
         <x:v/>
       </x:c>
       <x:c r="F6" t="str">
-        <x:v>15.71 %</x:v>
+        <x:v>21.88 %</x:v>
       </x:c>
       <x:c r="G6" t="str">
         <x:v/>
       </x:c>
       <x:c r="H6" t="str">
         <x:v/>
       </x:c>
       <x:c r="I6" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9">
       <x:c r="A7" t="str">
         <x:v>2011</x:v>
       </x:c>
       <x:c r="B7" t="str">
-        <x:v>State of Missouri</x:v>
+        <x:v>Boone County</x:v>
       </x:c>
       <x:c r="C7" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D7" t="str">
         <x:v/>
       </x:c>
       <x:c r="E7" t="str">
         <x:v/>
       </x:c>
       <x:c r="F7" t="str">
-        <x:v>23.07 %</x:v>
+        <x:v>15.69 %</x:v>
       </x:c>
       <x:c r="G7" t="str">
         <x:v/>
       </x:c>
       <x:c r="H7" t="str">
         <x:v/>
       </x:c>
       <x:c r="I7" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9">
       <x:c r="A8" t="str">
         <x:v>2011</x:v>
       </x:c>
       <x:c r="B8" t="str">
-        <x:v>Boone County</x:v>
+        <x:v>State of Missouri</x:v>
       </x:c>
       <x:c r="C8" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D8" t="str">
         <x:v/>
       </x:c>
       <x:c r="E8" t="str">
         <x:v/>
       </x:c>
       <x:c r="F8" t="str">
-        <x:v>15.69 %</x:v>
+        <x:v>23.07 %</x:v>
       </x:c>
       <x:c r="G8" t="str">
         <x:v/>
       </x:c>
       <x:c r="H8" t="str">
         <x:v/>
       </x:c>
       <x:c r="I8" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="B9" t="str">
-        <x:v>State of Missouri</x:v>
+        <x:v>Boone County</x:v>
       </x:c>
       <x:c r="C9" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D9" t="str">
         <x:v/>
       </x:c>
       <x:c r="E9" t="str">
         <x:v/>
       </x:c>
       <x:c r="F9" t="str">
-        <x:v>25.38 %</x:v>
+        <x:v>19.87 %</x:v>
       </x:c>
       <x:c r="G9" t="str">
         <x:v/>
       </x:c>
       <x:c r="H9" t="str">
         <x:v/>
       </x:c>
       <x:c r="I9" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="B10" t="str">
-        <x:v>Boone County</x:v>
+        <x:v>State of Missouri</x:v>
       </x:c>
       <x:c r="C10" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D10" t="str">
         <x:v/>
       </x:c>
       <x:c r="E10" t="str">
         <x:v/>
       </x:c>
       <x:c r="F10" t="str">
-        <x:v>19.87 %</x:v>
+        <x:v>25.38 %</x:v>
       </x:c>
       <x:c r="G10" t="str">
         <x:v/>
       </x:c>
       <x:c r="H10" t="str">
         <x:v/>
       </x:c>
       <x:c r="I10" t="str">
         <x:v/>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company>University of Missouri</ap:Company>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>12.0000</ap:AppVersion>