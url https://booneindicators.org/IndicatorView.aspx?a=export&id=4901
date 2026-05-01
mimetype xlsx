--- v2 (2026-03-03)
+++ v3 (2026-05-01)
@@ -1,39 +1,39 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2742f5ff415c4cb8" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1f8ae8ee6ba14a85b359a0071a020e36.psmdcp" Id="Re590df97ffe947ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re21b4d8bf29044c1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f2648240b5d748c78d2cdc05cbae5beb.psmdcp" Id="R537fb0033b694f06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <x:workbookPr defaultThemeVersion="124226"/>
   <x:bookViews>
     <x:workbookView xWindow="360" yWindow="75" windowWidth="20955" windowHeight="10485"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="ws1"/>
   </x:sheets>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts count="6">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -463,156 +463,156 @@
       </x:c>
       <x:c r="D2" t="str">
         <x:v>Category 2</x:v>
       </x:c>
       <x:c r="E2" t="str">
         <x:v>Category 3</x:v>
       </x:c>
       <x:c r="F2" t="str">
         <x:v>Value</x:v>
       </x:c>
       <x:c r="G2" t="str">
         <x:v>ValueMOE</x:v>
       </x:c>
       <x:c r="H2" t="str">
         <x:v>NumeratorValue</x:v>
       </x:c>
       <x:c r="I2" t="str">
         <x:v>NumeratorMOE</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:9">
       <x:c r="A3" t="str">
         <x:v>2018 - 2022</x:v>
       </x:c>
       <x:c r="B3" t="str">
-        <x:v>Boone County</x:v>
+        <x:v>State of Missouri</x:v>
       </x:c>
       <x:c r="C3" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D3" t="str">
         <x:v/>
       </x:c>
       <x:c r="E3" t="str">
         <x:v/>
       </x:c>
       <x:c r="F3" t="str">
-        <x:v>17.83 per 10,000 residents</x:v>
+        <x:v>22.7 per 10,000 residents</x:v>
       </x:c>
       <x:c r="G3" t="str">
         <x:v/>
       </x:c>
       <x:c r="H3" t="str">
-        <x:v>1634</x:v>
+        <x:v>76337</x:v>
       </x:c>
       <x:c r="I3" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:9">
       <x:c r="A4" t="str">
         <x:v>2018 - 2022</x:v>
       </x:c>
       <x:c r="B4" t="str">
         <x:v>State of Missouri</x:v>
       </x:c>
       <x:c r="C4" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D4" t="str">
-        <x:v/>
+        <x:v>White</x:v>
       </x:c>
       <x:c r="E4" t="str">
         <x:v/>
       </x:c>
       <x:c r="F4" t="str">
-        <x:v>22.7 per 10,000 residents</x:v>
+        <x:v>18.8 per 10,000 residents</x:v>
       </x:c>
       <x:c r="G4" t="str">
         <x:v/>
       </x:c>
       <x:c r="H4" t="str">
-        <x:v>76337</x:v>
+        <x:v>54631</x:v>
       </x:c>
       <x:c r="I4" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="A5" t="str">
         <x:v>2018 - 2022</x:v>
       </x:c>
       <x:c r="B5" t="str">
         <x:v>State of Missouri</x:v>
       </x:c>
       <x:c r="C5" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D5" t="str">
-        <x:v>White</x:v>
+        <x:v>Black</x:v>
       </x:c>
       <x:c r="E5" t="str">
         <x:v/>
       </x:c>
       <x:c r="F5" t="str">
-        <x:v>18.8 per 10,000 residents</x:v>
+        <x:v>50.43 per 10,000 residents</x:v>
       </x:c>
       <x:c r="G5" t="str">
         <x:v/>
       </x:c>
       <x:c r="H5" t="str">
-        <x:v>54631</x:v>
+        <x:v>18575</x:v>
       </x:c>
       <x:c r="I5" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" t="str">
         <x:v>2018 - 2022</x:v>
       </x:c>
       <x:c r="B6" t="str">
-        <x:v>State of Missouri</x:v>
+        <x:v>Boone County</x:v>
       </x:c>
       <x:c r="C6" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D6" t="str">
-        <x:v>Black</x:v>
+        <x:v/>
       </x:c>
       <x:c r="E6" t="str">
         <x:v/>
       </x:c>
       <x:c r="F6" t="str">
-        <x:v>50.43 per 10,000 residents</x:v>
+        <x:v>17.83 per 10,000 residents</x:v>
       </x:c>
       <x:c r="G6" t="str">
         <x:v/>
       </x:c>
       <x:c r="H6" t="str">
-        <x:v>18575</x:v>
+        <x:v>1634</x:v>
       </x:c>
       <x:c r="I6" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9">
       <x:c r="A7" t="str">
         <x:v>2018 - 2022</x:v>
       </x:c>
       <x:c r="B7" t="str">
         <x:v>Boone County</x:v>
       </x:c>
       <x:c r="C7" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="D7" t="str">
         <x:v>White</x:v>
       </x:c>
       <x:c r="E7" t="str">
         <x:v/>
       </x:c>
       <x:c r="F7" t="str">
         <x:v>15.24 per 10,000 residents</x:v>
       </x:c>
       <x:c r="G7" t="str">