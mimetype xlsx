--- v3 (2026-05-01)
+++ v4 (2026-06-18)
@@ -1,39 +1,39 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re21b4d8bf29044c1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f2648240b5d748c78d2cdc05cbae5beb.psmdcp" Id="R537fb0033b694f06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf65f49d9458466f" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a501aa5b73534f06ac73377590d2dfe7.psmdcp" Id="R8e3c957be60a4e0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <x:workbookPr defaultThemeVersion="124226"/>
   <x:bookViews>
     <x:workbookView xWindow="360" yWindow="75" windowWidth="20955" windowHeight="10485"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="ws1"/>
   </x:sheets>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts count="6">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>