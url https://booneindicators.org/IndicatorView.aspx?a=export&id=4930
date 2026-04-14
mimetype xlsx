--- v3 (2026-02-27)
+++ v4 (2026-04-14)
@@ -1,39 +1,39 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R686ad1e404d8419b" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3b6eb217d29b4caaa73df24f2bc01847.psmdcp" Id="Ra435d09ba42b4fda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd884ffa4fbf4fd8" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ac69de0a2d7490794e77d7a9eb781ee.psmdcp" Id="Ref06cab492c1409f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <x:workbookPr defaultThemeVersion="124226"/>
   <x:bookViews>
     <x:workbookView xWindow="360" yWindow="75" windowWidth="20955" windowHeight="10485"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="ws1"/>
   </x:sheets>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts count="6">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>