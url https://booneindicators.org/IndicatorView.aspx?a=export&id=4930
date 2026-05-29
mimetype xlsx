--- v4 (2026-04-14)
+++ v5 (2026-05-29)
@@ -1,39 +1,39 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd884ffa4fbf4fd8" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ac69de0a2d7490794e77d7a9eb781ee.psmdcp" Id="Ref06cab492c1409f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3246583f08594281" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a9bad04251ae4a68b6147a8f0201eef0.psmdcp" Id="Rdc7b7fb5635240db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <x:workbookPr defaultThemeVersion="124226"/>
   <x:bookViews>
     <x:workbookView xWindow="360" yWindow="75" windowWidth="20955" windowHeight="10485"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="ws1"/>
   </x:sheets>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts count="6">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>