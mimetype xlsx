--- v5 (2026-05-29)
+++ v6 (2026-07-16)
@@ -1,39 +1,39 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3246583f08594281" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a9bad04251ae4a68b6147a8f0201eef0.psmdcp" Id="Rdc7b7fb5635240db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b7be3e111e8463f" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fa047fe8b7724856aaccd8d5f7c2e83e.psmdcp" Id="Rc7b168a721ef4c86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <x:workbookPr defaultThemeVersion="124226"/>
   <x:bookViews>
     <x:workbookView xWindow="360" yWindow="75" windowWidth="20955" windowHeight="10485"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="ws1"/>
   </x:sheets>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts count="6">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>