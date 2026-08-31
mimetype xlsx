--- v6 (2026-07-16)
+++ v7 (2026-08-31)
@@ -1,39 +1,39 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b7be3e111e8463f" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fa047fe8b7724856aaccd8d5f7c2e83e.psmdcp" Id="Rc7b168a721ef4c86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff158d4f55564da4" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9487cb99eaa8401794d20459f73c8326.psmdcp" Id="Rbfe1a4db465c49cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <x:workbookPr defaultThemeVersion="124226"/>
   <x:bookViews>
     <x:workbookView xWindow="360" yWindow="75" windowWidth="20955" windowHeight="10485"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="ws1"/>
   </x:sheets>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts count="6">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>